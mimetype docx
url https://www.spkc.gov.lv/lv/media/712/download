--- v0 (2025-10-10)
+++ v1 (2026-06-01)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B185A" w:rsidRPr="00DD0EE9" w:rsidRDefault="00A7521D" w:rsidP="00D8702E">
+    <w:p w14:paraId="506CF2D4" w14:textId="77777777" w:rsidR="009B185A" w:rsidRPr="00DD0EE9" w:rsidRDefault="00A7521D" w:rsidP="00D8702E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Klīnisko v</w:t>
       </w:r>
       <w:r w:rsidR="000C1603" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -57,360 +56,350 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">adlīniju projekta </w:t>
       </w:r>
       <w:r w:rsidR="00873B60" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>iesnie</w:t>
       </w:r>
       <w:r w:rsidR="00E9666E" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>dzēja veidlapas rekvizītu zona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B2D75" w:rsidRPr="00DD0EE9" w:rsidRDefault="000B2D75" w:rsidP="00D8702E">
+    <w:p w14:paraId="7EAC8D92" w14:textId="77777777" w:rsidR="000B2D75" w:rsidRPr="00DD0EE9" w:rsidRDefault="000B2D75" w:rsidP="00D8702E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(organizācija</w:t>
       </w:r>
       <w:r w:rsidR="003D4A3C" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>s nosaukums</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, reģistrācijas Nr., pasta adrese, sakaru līdzekļi)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C363B8" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C363B8" w:rsidP="00E7400C">
+    <w:p w14:paraId="3CC02315" w14:textId="77777777" w:rsidR="00C363B8" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C363B8" w:rsidP="00E7400C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A558D" w:rsidRPr="00DD0EE9" w:rsidRDefault="009A558D" w:rsidP="00E7400C">
+    <w:p w14:paraId="320EBF03" w14:textId="77777777" w:rsidR="009A558D" w:rsidRPr="00DD0EE9" w:rsidRDefault="009A558D" w:rsidP="00E7400C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D2A18" w:rsidRPr="00DD0EE9" w:rsidRDefault="001D2A18" w:rsidP="00E7400C">
+    <w:p w14:paraId="7AC29C85" w14:textId="77777777" w:rsidR="001D2A18" w:rsidRPr="00DD0EE9" w:rsidRDefault="001D2A18" w:rsidP="00E7400C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E30083" w:rsidRPr="00DD0EE9" w:rsidRDefault="005C0483" w:rsidP="00E30083">
+    <w:p w14:paraId="16FB90A2" w14:textId="77777777" w:rsidR="00E30083" w:rsidRPr="00DD0EE9" w:rsidRDefault="005C0483" w:rsidP="00E30083">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IESNIE</w:t>
       </w:r>
       <w:r w:rsidR="00000497" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>GUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F93F0D" w:rsidRPr="00FA3FA5" w:rsidRDefault="00F93F0D" w:rsidP="00E30083">
+    <w:p w14:paraId="4BE84322" w14:textId="77777777" w:rsidR="00F93F0D" w:rsidRPr="00FA3FA5" w:rsidRDefault="00F93F0D" w:rsidP="00E30083">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3FA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rīgā</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E7400C" w:rsidRPr="00DD0EE9" w:rsidRDefault="00E7400C" w:rsidP="00E7400C">
+    <w:p w14:paraId="2864569B" w14:textId="77777777" w:rsidR="00E7400C" w:rsidRPr="00DD0EE9" w:rsidRDefault="00E7400C" w:rsidP="00E7400C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CB7" w:rsidRPr="00DD0EE9" w:rsidRDefault="00357CB7" w:rsidP="009B7180">
+    <w:p w14:paraId="2C5B3753" w14:textId="77777777" w:rsidR="00357CB7" w:rsidRPr="00DD0EE9" w:rsidRDefault="00357CB7" w:rsidP="009B7180">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00261A5F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00261A5F" w:rsidP="00C24B7F">
+    <w:p w14:paraId="42663BC6" w14:textId="77777777" w:rsidR="00261A5F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00261A5F" w:rsidP="00C24B7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00AC5B8E" w:rsidP="00C24B7F">
+    <w:p w14:paraId="671005DA" w14:textId="77777777" w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00AC5B8E" w:rsidP="00C24B7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Datums, Nr.</w:t>
       </w:r>
       <w:r w:rsidR="001B398A" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00DE31D2" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460BB1" w:rsidRPr="00DD0EE9" w:rsidRDefault="00460BB1" w:rsidP="00C24B7F">
+    <w:p w14:paraId="6CBD5DC0" w14:textId="77777777" w:rsidR="00460BB1" w:rsidRPr="00DD0EE9" w:rsidRDefault="00460BB1" w:rsidP="00C24B7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00C24B7F">
+    <w:p w14:paraId="37C27B9F" w14:textId="77777777" w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00C24B7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00286E9F" w:rsidRDefault="0017435F" w:rsidP="00460BB1">
+    <w:p w14:paraId="3B0D59C1" w14:textId="77777777" w:rsidR="00286E9F" w:rsidRDefault="0017435F" w:rsidP="00460BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Slimību profilakses un kontroles centra</w:t>
       </w:r>
       <w:r w:rsidR="00286E9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidR="00786DE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>irektor</w:t>
       </w:r>
       <w:r w:rsidR="00033314">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC5B8E" w:rsidRPr="00DD0EE9" w:rsidRDefault="00786DE6" w:rsidP="00460BB1">
+    <w:p w14:paraId="0A391689" w14:textId="216F0124" w:rsidR="00AC5B8E" w:rsidRPr="00DD0EE9" w:rsidRDefault="00254724" w:rsidP="00460BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I.</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="009A4B0F" w:rsidRPr="00DD0EE9" w:rsidRDefault="009A4B0F" w:rsidP="00C24B7F">
+        <w:t>E. Dimiņai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B223BF1" w14:textId="77777777" w:rsidR="009A4B0F" w:rsidRPr="00DD0EE9" w:rsidRDefault="009A4B0F" w:rsidP="00C24B7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00641CFD" w:rsidRPr="00DD0EE9" w:rsidRDefault="00641CFD" w:rsidP="00460BB1">
+    <w:p w14:paraId="7B6272E6" w14:textId="77777777" w:rsidR="00641CFD" w:rsidRPr="00DD0EE9" w:rsidRDefault="00641CFD" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00522383" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00460BB1">
+    <w:p w14:paraId="0ADEE668" w14:textId="77777777" w:rsidR="00522383" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lūdzu izvērtēt</w:t>
       </w:r>
       <w:r w:rsidR="0011483A" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -419,51 +408,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt; organizācijas nosaukums &gt;</w:t>
       </w:r>
       <w:r w:rsidR="00742B57" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izstrādāto klīnisko vadlīniju projektu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046776D" w:rsidRPr="00DD0EE9" w:rsidRDefault="001533B3" w:rsidP="00460BB1">
+    <w:p w14:paraId="2439D935" w14:textId="77777777" w:rsidR="0046776D" w:rsidRPr="00DD0EE9" w:rsidRDefault="001533B3" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt; </w:t>
       </w:r>
       <w:r w:rsidR="001B1114" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -537,51 +526,51 @@
       <w:r w:rsidR="00316ED3" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Kārtība, kādā izstrādā</w:t>
       </w:r>
       <w:r w:rsidR="0046776D" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, izvērtē, reģistrē </w:t>
       </w:r>
       <w:r w:rsidR="00316ED3" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un ievieš klīniskās vadlīnijas” prasībām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00460BB1">
+    <w:p w14:paraId="5A4E8D49" w14:textId="77777777" w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kā kontaktpersonu klīnisko vadlīniju reģistr</w:t>
       </w:r>
       <w:r w:rsidR="005A3D0D" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ēšanai </w:t>
@@ -599,84 +588,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pilnvaro </w:t>
       </w:r>
       <w:r w:rsidR="001A5139" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt; personas vārds, uzvārds, sakaru līdzekļi &gt;.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00C24B7F">
+    <w:p w14:paraId="128F0ADB" w14:textId="77777777" w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00C24B7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00460BB1">
+    <w:p w14:paraId="14A0252A" w14:textId="77777777" w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pielikumā:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00460BB1">
+    <w:p w14:paraId="5EBE792C" w14:textId="77777777" w:rsidR="00C24B7F" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00460BB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">klīnisko vadlīniju projekta </w:t>
       </w:r>
       <w:r w:rsidR="006F2443" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -724,53 +713,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E4F7D" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;…&gt; </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B4C01" w:rsidRPr="00DD0EE9" w:rsidRDefault="004B4C01" w:rsidP="00731A0D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C3B80AC" w14:textId="77777777" w:rsidR="004B4C01" w:rsidRPr="00DD0EE9" w:rsidRDefault="004B4C01" w:rsidP="00731A0D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recenzija</w:t>
       </w:r>
       <w:r w:rsidR="00C54384" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -816,51 +805,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;…&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E25A50" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00731A0D">
+    <w:p w14:paraId="21C431B5" w14:textId="77777777" w:rsidR="00E25A50" w:rsidRPr="00DD0EE9" w:rsidRDefault="00C24B7F" w:rsidP="00731A0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">klīnisko vadlīniju projekts </w:t>
       </w:r>
       <w:r w:rsidR="006F2443" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -891,53 +880,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
       <w:r w:rsidR="00E25A50" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;…&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00E25A50" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC08D2" w:rsidRPr="00DD0EE9" w:rsidRDefault="00CC08D2" w:rsidP="00731A0D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EB3C3D1" w14:textId="77777777" w:rsidR="00CC08D2" w:rsidRPr="00DD0EE9" w:rsidRDefault="00CC08D2" w:rsidP="00731A0D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">klīnisko vadlīniju projekta </w:t>
       </w:r>
       <w:r w:rsidR="006F2443" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
@@ -959,53 +948,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kopsavilkums uz </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;…&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D33B93" w:rsidRPr="00DD0EE9" w:rsidRDefault="00242047" w:rsidP="00731A0D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="516C2BAD" w14:textId="77777777" w:rsidR="00D33B93" w:rsidRPr="00DD0EE9" w:rsidRDefault="00242047" w:rsidP="00731A0D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oriģinālo vadlīniju </w:t>
       </w:r>
       <w:r w:rsidR="00AA56E1" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1063,342 +1052,349 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidR="00544461" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">klīnisko </w:t>
       </w:r>
       <w:r w:rsidR="00D33B93" w:rsidRPr="00DD0EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vadlīniju projekts ir adaptēts vai tulkots). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009559AF" w:rsidRPr="00DD0EE9" w:rsidRDefault="009559AF" w:rsidP="00460BB1">
+    <w:p w14:paraId="3DD46457" w14:textId="77777777" w:rsidR="009559AF" w:rsidRPr="00DD0EE9" w:rsidRDefault="009559AF" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00641CFD" w:rsidRPr="00DD0EE9" w:rsidRDefault="00641CFD" w:rsidP="00460BB1">
+    <w:p w14:paraId="181A24F1" w14:textId="77777777" w:rsidR="00641CFD" w:rsidRPr="00DD0EE9" w:rsidRDefault="00641CFD" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00641CFD" w:rsidRPr="00DD0EE9" w:rsidRDefault="00641CFD" w:rsidP="00460BB1">
+    <w:p w14:paraId="3E07E208" w14:textId="77777777" w:rsidR="00641CFD" w:rsidRPr="00DD0EE9" w:rsidRDefault="00641CFD" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007408F0" w:rsidRPr="00DD0EE9" w:rsidRDefault="007408F0" w:rsidP="00460BB1">
+    <w:p w14:paraId="4F771463" w14:textId="77777777" w:rsidR="007408F0" w:rsidRPr="00DD0EE9" w:rsidRDefault="007408F0" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007408F0" w:rsidRPr="00DD0EE9" w:rsidRDefault="007408F0" w:rsidP="00460BB1">
+    <w:p w14:paraId="2655FEBF" w14:textId="77777777" w:rsidR="007408F0" w:rsidRPr="00DD0EE9" w:rsidRDefault="007408F0" w:rsidP="00460BB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="3305"/>
         <w:gridCol w:w="2841"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007408F0" w:rsidRPr="00BD72B7" w:rsidTr="00A11ABE">
+      <w:tr w:rsidR="007408F0" w:rsidRPr="00BD72B7" w14:paraId="7A130FBF" w14:textId="77777777" w:rsidTr="00A11ABE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007408F0" w:rsidRPr="00DD0EE9" w:rsidRDefault="007408F0" w:rsidP="007408F0">
+          <w:p w14:paraId="4C1AA4A0" w14:textId="77777777" w:rsidR="007408F0" w:rsidRPr="00DD0EE9" w:rsidRDefault="007408F0" w:rsidP="007408F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD0EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Amats </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007408F0" w:rsidRPr="00DD0EE9" w:rsidRDefault="00AC37AE" w:rsidP="00F55266">
+          <w:p w14:paraId="352A73A7" w14:textId="77777777" w:rsidR="007408F0" w:rsidRPr="00DD0EE9" w:rsidRDefault="00AC37AE" w:rsidP="00F55266">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD0EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00F55266" w:rsidRPr="00DD0EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD0EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>paraksts )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007408F0" w:rsidRPr="00BD72B7" w:rsidRDefault="007408F0" w:rsidP="007408F0">
+          <w:p w14:paraId="38A3AC3A" w14:textId="77777777" w:rsidR="007408F0" w:rsidRPr="00BD72B7" w:rsidRDefault="007408F0" w:rsidP="007408F0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD0EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paraksta atšifrējums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00715AD6" w:rsidRPr="0089100E" w:rsidRDefault="00715AD6" w:rsidP="00CF4D86">
+    <w:p w14:paraId="48501B0E" w14:textId="77777777" w:rsidR="00715AD6" w:rsidRPr="0089100E" w:rsidRDefault="00715AD6" w:rsidP="00CF4D86">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00715AD6" w:rsidRPr="0089100E" w:rsidSect="009B0352">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B1667" w:rsidRDefault="003B1667" w:rsidP="007A3F0B">
+    <w:p w14:paraId="0FC6C192" w14:textId="77777777" w:rsidR="00F946A6" w:rsidRDefault="00F946A6" w:rsidP="007A3F0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B1667" w:rsidRDefault="003B1667" w:rsidP="007A3F0B">
+    <w:p w14:paraId="36E829FD" w14:textId="77777777" w:rsidR="00F946A6" w:rsidRDefault="00F946A6" w:rsidP="007A3F0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B1667" w:rsidRDefault="003B1667" w:rsidP="007A3F0B">
+    <w:p w14:paraId="0D4734BF" w14:textId="77777777" w:rsidR="00F946A6" w:rsidRDefault="00F946A6" w:rsidP="007A3F0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B1667" w:rsidRDefault="003B1667" w:rsidP="007A3F0B">
+    <w:p w14:paraId="67325C3D" w14:textId="77777777" w:rsidR="00F946A6" w:rsidRDefault="00F946A6" w:rsidP="007A3F0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="007A3F0B" w:rsidRPr="005E2FF0" w:rsidRDefault="007A3F0B" w:rsidP="007A3F0B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F72898A" w14:textId="77777777" w:rsidR="007A3F0B" w:rsidRPr="005E2FF0" w:rsidRDefault="007A3F0B" w:rsidP="007A3F0B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="007A3F0B" w:rsidRPr="00766108" w:rsidRDefault="007A3F0B" w:rsidP="008E695A">
+  <w:p w14:paraId="78134CE5" w14:textId="77777777" w:rsidR="007A3F0B" w:rsidRPr="00766108" w:rsidRDefault="007A3F0B" w:rsidP="008E695A">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01291DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38AA304A"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1440,51 +1436,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="084576F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B35C8174"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1526,51 +1522,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B487138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2149CEC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1612,51 +1608,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16FC650C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B35C8174"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1698,51 +1694,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29BC451D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B0AE254"/>
     <w:lvl w:ilvl="0" w:tplc="04260015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -1787,51 +1783,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FC822E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B804EFF2"/>
     <w:lvl w:ilvl="0" w:tplc="5AC482CE">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1876,51 +1872,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46155A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B35C8174"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1962,51 +1958,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C92DA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14EAC446"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2048,51 +2044,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="776073C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F343620"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2134,144 +2130,146 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="575552581">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1669868393">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="410277928">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1546216277">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1795829664">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="25760354">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2141192311">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1761873680">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="643240799">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00715AD6"/>
     <w:rsid w:val="00000497"/>
     <w:rsid w:val="00011F3B"/>
     <w:rsid w:val="00033314"/>
     <w:rsid w:val="00033D0C"/>
     <w:rsid w:val="00043402"/>
     <w:rsid w:val="0004605B"/>
     <w:rsid w:val="00056561"/>
     <w:rsid w:val="00086EB2"/>
     <w:rsid w:val="00092D26"/>
     <w:rsid w:val="000A4D04"/>
     <w:rsid w:val="000B2D75"/>
     <w:rsid w:val="000C1603"/>
     <w:rsid w:val="000C3B0B"/>
     <w:rsid w:val="000F2C24"/>
     <w:rsid w:val="00100A93"/>
     <w:rsid w:val="00101CBD"/>
     <w:rsid w:val="0011483A"/>
     <w:rsid w:val="00114B98"/>
     <w:rsid w:val="00131A5B"/>
     <w:rsid w:val="00135BBD"/>
     <w:rsid w:val="00137731"/>
     <w:rsid w:val="001448D5"/>
     <w:rsid w:val="00147589"/>
     <w:rsid w:val="001533B3"/>
     <w:rsid w:val="00153871"/>
     <w:rsid w:val="00162E22"/>
     <w:rsid w:val="0017435F"/>
     <w:rsid w:val="0018332D"/>
     <w:rsid w:val="00197D1E"/>
     <w:rsid w:val="001A5139"/>
     <w:rsid w:val="001A5295"/>
     <w:rsid w:val="001B1114"/>
     <w:rsid w:val="001B398A"/>
     <w:rsid w:val="001D0054"/>
     <w:rsid w:val="001D2270"/>
     <w:rsid w:val="001D2A18"/>
     <w:rsid w:val="001F51E7"/>
     <w:rsid w:val="001F6A4E"/>
     <w:rsid w:val="00234ED2"/>
     <w:rsid w:val="00242047"/>
     <w:rsid w:val="00245E73"/>
     <w:rsid w:val="00250BEF"/>
+    <w:rsid w:val="00254724"/>
     <w:rsid w:val="00261A5F"/>
     <w:rsid w:val="00286E9F"/>
     <w:rsid w:val="0029473C"/>
     <w:rsid w:val="00295581"/>
     <w:rsid w:val="00297087"/>
     <w:rsid w:val="00297368"/>
     <w:rsid w:val="002A7087"/>
     <w:rsid w:val="002C56FF"/>
     <w:rsid w:val="002E0E74"/>
     <w:rsid w:val="002E6FF1"/>
     <w:rsid w:val="002E7248"/>
     <w:rsid w:val="002F3DF0"/>
     <w:rsid w:val="002F4DA9"/>
     <w:rsid w:val="00316ED3"/>
     <w:rsid w:val="003313B8"/>
     <w:rsid w:val="00332125"/>
     <w:rsid w:val="0033673C"/>
     <w:rsid w:val="00357CB7"/>
     <w:rsid w:val="00365533"/>
     <w:rsid w:val="003A7D74"/>
     <w:rsid w:val="003B0E88"/>
     <w:rsid w:val="003B1667"/>
     <w:rsid w:val="003B5020"/>
     <w:rsid w:val="003C41C3"/>
     <w:rsid w:val="003D4A3C"/>
@@ -2347,50 +2345,51 @@
     <w:rsid w:val="008B7583"/>
     <w:rsid w:val="008B7960"/>
     <w:rsid w:val="008D5310"/>
     <w:rsid w:val="008E4889"/>
     <w:rsid w:val="008E4F7D"/>
     <w:rsid w:val="008E695A"/>
     <w:rsid w:val="009559AF"/>
     <w:rsid w:val="009666EA"/>
     <w:rsid w:val="0097561A"/>
     <w:rsid w:val="009973DD"/>
     <w:rsid w:val="009A4B0F"/>
     <w:rsid w:val="009A558D"/>
     <w:rsid w:val="009B0352"/>
     <w:rsid w:val="009B185A"/>
     <w:rsid w:val="009B7180"/>
     <w:rsid w:val="009D20B1"/>
     <w:rsid w:val="009E0459"/>
     <w:rsid w:val="009E7EBD"/>
     <w:rsid w:val="00A01942"/>
     <w:rsid w:val="00A11ABE"/>
     <w:rsid w:val="00A208F2"/>
     <w:rsid w:val="00A26263"/>
     <w:rsid w:val="00A37A37"/>
     <w:rsid w:val="00A7139B"/>
     <w:rsid w:val="00A7521D"/>
+    <w:rsid w:val="00A97023"/>
     <w:rsid w:val="00AA56E1"/>
     <w:rsid w:val="00AC37AE"/>
     <w:rsid w:val="00AC5927"/>
     <w:rsid w:val="00AC5B8E"/>
     <w:rsid w:val="00AD5515"/>
     <w:rsid w:val="00B066F9"/>
     <w:rsid w:val="00B22BC0"/>
     <w:rsid w:val="00B24E30"/>
     <w:rsid w:val="00B266CF"/>
     <w:rsid w:val="00B3467C"/>
     <w:rsid w:val="00B35C74"/>
     <w:rsid w:val="00B67525"/>
     <w:rsid w:val="00B73C25"/>
     <w:rsid w:val="00B7538D"/>
     <w:rsid w:val="00BB77C3"/>
     <w:rsid w:val="00BC060E"/>
     <w:rsid w:val="00BC7B15"/>
     <w:rsid w:val="00BD72B7"/>
     <w:rsid w:val="00BF04A3"/>
     <w:rsid w:val="00BF47BF"/>
     <w:rsid w:val="00BF6E96"/>
     <w:rsid w:val="00BF7204"/>
     <w:rsid w:val="00C061E7"/>
     <w:rsid w:val="00C17F75"/>
     <w:rsid w:val="00C24B7F"/>
@@ -2420,618 +2419,595 @@
     <w:rsid w:val="00E30083"/>
     <w:rsid w:val="00E62D6D"/>
     <w:rsid w:val="00E67801"/>
     <w:rsid w:val="00E722AD"/>
     <w:rsid w:val="00E7400C"/>
     <w:rsid w:val="00E94B72"/>
     <w:rsid w:val="00E96604"/>
     <w:rsid w:val="00E9666E"/>
     <w:rsid w:val="00EA26FE"/>
     <w:rsid w:val="00EC10AE"/>
     <w:rsid w:val="00EE423E"/>
     <w:rsid w:val="00F004C0"/>
     <w:rsid w:val="00F0347B"/>
     <w:rsid w:val="00F16BC0"/>
     <w:rsid w:val="00F23B93"/>
     <w:rsid w:val="00F42F34"/>
     <w:rsid w:val="00F539EA"/>
     <w:rsid w:val="00F55266"/>
     <w:rsid w:val="00F56BC5"/>
     <w:rsid w:val="00F7373A"/>
     <w:rsid w:val="00F7780D"/>
     <w:rsid w:val="00F85CD9"/>
     <w:rsid w:val="00F92B86"/>
     <w:rsid w:val="00F93F0D"/>
     <w:rsid w:val="00F94226"/>
+    <w:rsid w:val="00F946A6"/>
     <w:rsid w:val="00FA3FA5"/>
     <w:rsid w:val="00FA67F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4753E781"/>
+  <w15:docId w15:val="{B6111F00-BF0D-4BEE-869E-0F3DDB2EAE94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC08D2"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004F26DA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001F6A4E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A3F0B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007A3F0B"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A3F0B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...267 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007A3F0B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3277,76 +3253,76 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>791</Words>
+  <Words>792</Words>
   <Characters>452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Riga Stradins University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1241</CharactersWithSpaces>
+  <CharactersWithSpaces>1242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>