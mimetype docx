--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7AEA3583" w14:textId="588151FE" w:rsidR="00275515" w:rsidRPr="00CA424E" w:rsidRDefault="3ED641FC" w:rsidP="651A97E6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E93D195">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slimību profilakses un kontroles centra oficiālās statistikas datu publicēšanas kalendārs 202</w:t>
       </w:r>
       <w:r w:rsidR="000D1C1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1393,51 +1393,65 @@
             </w:r>
             <w:r w:rsidR="546EEF2E" w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D9D885E" w14:textId="34707A33" w:rsidR="00B75D9F" w:rsidRPr="00275515" w:rsidRDefault="234CDB05" w:rsidP="0E93D195">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>MOR58. Specifiskā perinatālā mirstība pēc gestācijas vecuma vai dzimšanas svara</w:t>
+              <w:t xml:space="preserve">MOR58. Specifiskā perinatālā mirstība pēc </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>gestācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vecuma vai dzimšanas svara</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00275515" w:rsidRPr="00230624" w14:paraId="55F752E1" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="1344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CADAE1A" w14:textId="21AAC2CC" w:rsidR="00275515" w:rsidRPr="00230624" w:rsidRDefault="3ED641FC" w:rsidP="0E93D195">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1635,51 +1649,65 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MOR20. Iedzīvotāju mirstība dzimumu sadalījumā;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="536656A7" w14:textId="470B1A8E" w:rsidR="008A17D8" w:rsidRPr="00275515" w:rsidRDefault="23DF0748" w:rsidP="0E93D195">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>MOR31. Mirstība sadalījumā pa galvenajiem nāves cēloņiem, reģioniem, valstspilsētām un novadiem (pēc administratīvi teritoriālās reformas 2021.gadā) 2017 - 2021</w:t>
+              <w:t xml:space="preserve">MOR31. Mirstība sadalījumā pa galvenajiem nāves cēloņiem, reģioniem, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>valstspilsētām</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un novadiem (pēc administratīvi teritoriālās reformas 2021.gadā) 2017 - 2021</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2613858E" w14:textId="3A772CAC" w:rsidR="00F30D10" w:rsidRPr="00275515" w:rsidRDefault="3ED641FC" w:rsidP="0E93D195">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MOR70</w:t>
             </w:r>
             <w:r w:rsidR="546EEF2E" w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2458,51 +2486,65 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ARO040. Arodslimību gadījumu skaits pēc profesijām (ISCO-08);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71309A35" w14:textId="3E3F6A7E" w:rsidR="006312D3" w:rsidRPr="006312D3" w:rsidRDefault="549EC2AA" w:rsidP="0E93D195">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>ARO050. Arodslimību izraisītājfaktoru skaits pa galvenajām grupām</w:t>
+              <w:t xml:space="preserve">ARO050. Arodslimību </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>izraisītājfaktoru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skaits pa galvenajām grupām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F1F" w:rsidRPr="00230624" w14:paraId="5CD21ADA" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FC89E27" w14:textId="63C57458" w:rsidR="00714F1F" w:rsidRPr="00230624" w:rsidRDefault="42FFAE04" w:rsidP="0E93D195">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -3697,51 +3739,65 @@
             </w:pPr>
             <w:r w:rsidRPr="576EAB6C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>19.06.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FF1F855" w14:textId="78C2069A" w:rsidR="006B4702" w:rsidRPr="0E93D195" w:rsidRDefault="006B4702" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>NARK050. Pacientu skaits ilgtermiņa farmakoloģiskās opioīdu atkarības ārstēšanas programmās</w:t>
+              <w:t xml:space="preserve">NARK050. Pacientu skaits ilgtermiņa farmakoloģiskās </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>opioīdu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atkarības ārstēšanas programmās</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B4702" w:rsidRPr="00230624" w14:paraId="4A72038F" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="159B172D" w14:textId="6D077FF8" w:rsidR="006B4702" w:rsidRPr="000B1F86" w:rsidRDefault="006B4702" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
@@ -4635,51 +4691,87 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidRPr="237B4D5F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>. Neinfekcijas slimību statistika: ļaundabīgi audzēji, psihiski un uzvedības traucējumi, t.sk. psihoaktīvo vielu lietošanas dēļ, cukura diabēts</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Neinfekcijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> slimību statistika: ļaundabīgi audzēji, psihiski un uzvedības traucējumi, t.sk. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>psihoaktīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vielu lietošanas dēļ, cukura diabēts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="075C3B35" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="547AFCF7" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="008036E8" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
@@ -4687,57 +4779,85 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D47678D" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00A47AEE" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Neinfekcijas slimību statistika: ļaundabīgi audzēji, psihiski un uzvedības traucējumi, t.sk. psihoaktīvo vielu lietošanas dēļ, cukura diabēts (absolūtos skaitļos; īpatsvars %)</w:t>
+              <w:t>Neinfekcijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> slimību statistika: ļaundabīgi audzēji, psihiski un uzvedības traucējumi, t.sk. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>psihoaktīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vielu lietošanas dēļ, cukura diabēts (absolūtos skaitļos; īpatsvars %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="1809EF16" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="754062F3" w14:textId="2180121D" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.1.1.</w:t>
@@ -5183,96 +5303,126 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10A818C5" w14:textId="112F752C" w:rsidR="005744EA" w:rsidRPr="009C011C" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>ONKO050. Pirmā gada letalitāte konkrētajā gadā reģistrā uzņemtajiem pacientiem ar ļaundabīga audzēja diagnozi atkarībā no stadijas slimības atklāšanas brīdī</w:t>
+              <w:t xml:space="preserve">ONKO050. Pirmā gada </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>letalitāte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konkrētajā gadā reģistrā uzņemtajiem pacientiem ar ļaundabīga audzēja diagnozi atkarībā no stadijas slimības atklāšanas brīdī</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="771E8641" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="63BFF4F4" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="562512E7" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>psihiski un uzvedības traucējumi psihoaktīvo vielu lietošanas dēļ</w:t>
+              <w:t xml:space="preserve">psihiski un uzvedības traucējumi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>psihoaktīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vielu lietošanas dēļ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6752FA30" w14:textId="56AB755B" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="628306B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>23.-24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6513,57 +6663,85 @@
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="420654C8" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="008036E8" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Neinfekcijas slimību statistika: ļaundabīgi audzēji, psihiski un uzvedības traucējumi, t.sk. psihoaktīvo vielu lietošanas dēļ, cukura diabēts (uz 100 000 iedzīvotāju)</w:t>
+              <w:t>Neinfekcijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> slimību statistika: ļaundabīgi audzēji, psihiski un uzvedības traucējumi, t.sk. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>psihoaktīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vielu lietošanas dēļ, cukura diabēts (uz 100 000 iedzīvotāju)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="38728A14" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3469C32B" w14:textId="0241C6C2" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.2.1.</w:t>
@@ -6867,51 +7045,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6648C33A" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>psihiski un uzvedības traucējumi psihoaktīvo vielu lietošanas dēļ</w:t>
+              <w:t xml:space="preserve">psihiski un uzvedības traucējumi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>psihoaktīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vielu lietošanas dēļ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10A4EAC0" w14:textId="64AB233F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">22., </w:t>
             </w:r>
             <w:r w:rsidRPr="1D7B1303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -8088,51 +8280,65 @@
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="07E535CC" w14:textId="3C0C5D29" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Statistikas dati par hospitalizāciju un hospitalizācijas dienu skaitu (absolūtos skaitļos), vidējo gultdienu skaitu un gultu noslogojumu, gultas apriti (aprēķini)</w:t>
+              <w:t xml:space="preserve">Statistikas dati par hospitalizāciju un hospitalizācijas dienu skaitu (absolūtos skaitļos), vidējo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>gultdienu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skaitu un gultu noslogojumu, gultas apriti (aprēķini)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4265425B" w14:textId="4F8F63F5" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F59E362">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>32.-36</w:t>
             </w:r>
             <w:r w:rsidRPr="006F646A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8267,84 +8473,117 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1A7FB613" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3078A941" w14:textId="445B704B" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+          <w:p w14:paraId="048B2491" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3AC37243">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="0072548B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>30.10.2026.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3078A941" w14:textId="1AF2F803" w:rsidR="0072548B" w:rsidRPr="0072548B" w:rsidRDefault="0072548B" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072548B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>30.11.2026.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="004C6782" w14:textId="10E51AF7" w:rsidR="00190004" w:rsidRPr="005510A9" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>STAC016. Pacientu ar psihiskiem un uzvedības traucējumiem psihoaktīvo vielu lietošanas dēļ skaits stacionārā;</w:t>
+              <w:t xml:space="preserve">STAC016. Pacientu ar psihiskiem un uzvedības traucējumiem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="252F5EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>psihoaktīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="252F5EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vielu lietošanas dēļ skaits stacionārā;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2001FEDA" w14:textId="0E2B8A6C" w:rsidR="00190004" w:rsidRPr="005510A9" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC017. Pacientu ar psihiskiem un uzvedības traucējumiem skaits stacionārā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="1F1A7222" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8483,51 +8722,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1941E32F" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Statistikas dati par vidējo gultdienu skaitu un gultu noslogojumu, gultas apriti (aprēķini)</w:t>
+              <w:t xml:space="preserve">Statistikas dati par vidējo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>gultdienu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skaitu un gultu noslogojumu, gultas apriti (aprēķini)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FB543F1" w14:textId="100C95F6" w:rsidR="00190004" w:rsidRPr="00250AFA" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F59E362">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>32.-34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8773,65 +9026,84 @@
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(2024)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EC46F13" w14:textId="43D22E5D" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001147A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
               <w:t>17.09.2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358782D7" w14:textId="5AB778A1" w:rsidR="001147A2" w:rsidRPr="001147A2" w:rsidRDefault="001147A2" w:rsidP="00190004">
+          <w:p w14:paraId="358782D7" w14:textId="5AB778A1" w:rsidR="001147A2" w:rsidRPr="00FA79D4" w:rsidRDefault="001147A2" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001147A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00FA79D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>14.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59AD521D" w14:textId="4D577D73" w:rsidR="00FA79D4" w:rsidRPr="001147A2" w:rsidRDefault="00FA79D4" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>16.11.2026.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A4B270E" w14:textId="24964673" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0025F3BF" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
@@ -9135,65 +9407,84 @@
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(2024)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B051ABF" w14:textId="3CE6303A" w:rsidR="00190004" w:rsidRPr="001147A2" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001147A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
               <w:t>24.09.2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AD68199" w14:textId="16ADA595" w:rsidR="001147A2" w:rsidRPr="001147A2" w:rsidRDefault="001147A2" w:rsidP="00190004">
+          <w:p w14:paraId="7AD68199" w14:textId="16ADA595" w:rsidR="001147A2" w:rsidRPr="00FA79D4" w:rsidRDefault="001147A2" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001147A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00FA79D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>15.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DC2609" w14:textId="42D5BEC3" w:rsidR="00FA79D4" w:rsidRPr="001147A2" w:rsidRDefault="00FA79D4" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>17.11.2026.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="530A13AE" w14:textId="7935769C" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -9274,85 +9565,118 @@
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B34C3BD" w14:textId="18FC896C" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13A7E459">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5245E620" w14:textId="42C8A517" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+          <w:p w14:paraId="5FD42DE7" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="0072548B" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072548B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              </w:rPr>
+              <w:t>30.10.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5245E620" w14:textId="69F1DB18" w:rsidR="0072548B" w:rsidRPr="000D1C1E" w:rsidRDefault="0072548B" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13A7E459">
-[...4 lines deleted...]
-              <w:t>30.10.2026.</w:t>
+            <w:r w:rsidRPr="0072548B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>30.11.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5661B021" w14:textId="69A90681" w:rsidR="00190004" w:rsidRPr="005510A9" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>STAC016. Pacientu ar psihiskiem un uzvedības traucējumiem psihoaktīvo vielu lietošanas dēļ skaits stacionārā;</w:t>
+              <w:t xml:space="preserve">STAC016. Pacientu ar psihiskiem un uzvedības traucējumiem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="252F5EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>psihoaktīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="252F5EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vielu lietošanas dēļ skaits stacionārā;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E9A49DE" w14:textId="11784101" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC017. Pacientu ar psihiskiem un uzvedības traucējumiem skaits stacionārā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="4AF3AB6E" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="1052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9494,67 +9818,86 @@
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(2024)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23BD4245" w14:textId="3AD75984" w:rsidR="00190004" w:rsidRPr="001147A2" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001147A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
               <w:t>17.09.2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CED664" w14:textId="77777777" w:rsidR="001147A2" w:rsidRPr="001147A2" w:rsidRDefault="001147A2" w:rsidP="001147A2">
+          <w:p w14:paraId="44CED664" w14:textId="77777777" w:rsidR="001147A2" w:rsidRPr="00FA79D4" w:rsidRDefault="001147A2" w:rsidP="001147A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001147A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00FA79D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>14.10.2026.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3FDAAC67" w14:textId="6410ABBF" w:rsidR="00FA79D4" w:rsidRPr="001147A2" w:rsidRDefault="00FA79D4" w:rsidP="001147A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>16.11.2026.</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="472ED1A4" w14:textId="0E982715" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A2D6235" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -9574,51 +9917,65 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC015. Stacionārā ārstēto pacientu skaits;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38E52CC7" w14:textId="251546DC" w:rsidR="00190004" w:rsidRPr="00D82A23" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>STAC020. Palīgkabinetu darbs un diagnostiskās radioloģijas darbs visos stacionāros</w:t>
+              <w:t xml:space="preserve">STAC020. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Palīgkabinetu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> darbs un diagnostiskās radioloģijas darbs visos stacionāros</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="34462F06" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="36CD3E03" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9773,89 +10130,101 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="45904DB2" w14:textId="1EB99D2D" w:rsidR="00190004" w:rsidRPr="001147A2" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001147A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
               <w:t>24.09.2026</w:t>
             </w:r>
             <w:r w:rsidR="001147A2" w:rsidRPr="001147A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C018922" w14:textId="46ADBC74" w:rsidR="001147A2" w:rsidRPr="001147A2" w:rsidRDefault="001147A2" w:rsidP="001147A2">
+          <w:p w14:paraId="4C018922" w14:textId="46ADBC74" w:rsidR="001147A2" w:rsidRPr="00FA79D4" w:rsidRDefault="001147A2" w:rsidP="001147A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001147A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00FA79D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00757844">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00757844" w:rsidRPr="00FA79D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="001147A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00FA79D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.10.2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23C5A591" w14:textId="59D2436F" w:rsidR="001147A2" w:rsidRPr="000D1C1E" w:rsidRDefault="001147A2" w:rsidP="00190004">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="23C5A591" w14:textId="1C30B860" w:rsidR="001147A2" w:rsidRPr="000D1C1E" w:rsidRDefault="00FA79D4" w:rsidP="00FA79D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>17.11.2026.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="225F945C" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC030. Ķirurģiskais darbs pēc operācijas veida visos stacionāros;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E56CAB9" w14:textId="2003708C" w:rsidR="00190004" w:rsidRPr="006D5AB9" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -9905,51 +10274,67 @@
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66175D44" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>30 dienu mirstība pēc stacionēšanas ar noteiktu diagnozi</w:t>
+              <w:t xml:space="preserve">30 dienu mirstība pēc </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>stacionēšanas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar noteiktu diagnozi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ADCBDBF" w14:textId="6D81B92B" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="628E9508">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9992,51 +10377,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>29.05.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07871013" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>VAK010. 30 dienu mirstība pēc stacionēšanas ar noteiktu diagnozi</w:t>
+              <w:t xml:space="preserve">VAK010. 30 dienu mirstība pēc </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>stacionēšanas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar noteiktu diagnozi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="656DDD2F" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01046C56" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -10520,51 +10923,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>30.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32767837" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>MCH035. Antenatālo aprūpi raksturojošie rādītāji dzemdētājām pa reģioniem</w:t>
+              <w:t xml:space="preserve">MCH035. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="2EC1482F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Antenatālo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="2EC1482F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aprūpi raksturojošie rādītāji dzemdētājām pa reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="3F7D517B" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="312C5957" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10633,89 +11050,118 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>30.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F632902" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>MCH015. Grūtnieču antenatālās aprūpes rādītāji pa reģioniem;</w:t>
+              <w:t xml:space="preserve">MCH015. Grūtnieču </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="2EC1482F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>antenatālās</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="2EC1482F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aprūpes rādītāji pa reģioniem;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="555BD814" w14:textId="489CE1A5" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>MCH025. Ķeizargriezienu dati atbilstoši Robsona klasifikācijai</w:t>
+              <w:t xml:space="preserve">MCH025. Ķeizargriezienu dati atbilstoši </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="2EC1482F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Robsona</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="2EC1482F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klasifikācijai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="130D8A3D" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="45ABA9D5" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="659F3B86" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Statistika par dzemdībām un jaundzimušajiem (uz 1000 dzīvi dzimušiem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10772,73 +11218,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>06.08.2026.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11492D89" w14:textId="5E4DF3E7" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>19.11.2026. (dzemdniecības operācijas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3F64A4A8" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="0000781D" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>MCH020. Dzemdniecības operāciju dati pa reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="140FF75E" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1A191342" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -12364,51 +12808,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11289DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>28.08.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7150E0BE" w14:textId="0C514FBE" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">PZMG11. Potenciāli zaudētie mūža gadi (0-64 gadu vecumā) pa reģioniem, valstspilsētām un novadiem (pēc administratīvi teritoriālās reformas 2021.gadā) no 2017. gada </w:t>
+              <w:t xml:space="preserve">PZMG11. Potenciāli zaudētie mūža gadi (0-64 gadu vecumā) pa reģioniem, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>valstspilsētām</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un novadiem (pēc administratīvi teritoriālās reformas 2021.gadā) no 2017. gada </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6237505E" w14:textId="2197CF8A" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">PZMG20. Potenciāli zaudētie mūža gadi (0-64 gadu vecumā) sadalījumā pa nāves cēloņiem un dzimumiem </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="727D0B91" w14:textId="60FEE23F" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
@@ -13559,51 +14017,67 @@
               <w:lastRenderedPageBreak/>
               <w:t>14.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59602341" w14:textId="48BAEFF6" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Radioloģijas iekārtas un radioloģiskie izmeklējumi</w:t>
+              <w:t xml:space="preserve">Radioloģijas iekārtas un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>radioloģiskie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmeklējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58356587" w14:textId="597851CE" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -13658,51 +14132,67 @@
               <w:t>31.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45EEE251" w14:textId="108BA431" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>RES060 Radioloģijas iekārtas un radioloģiskie izmeklējumi</w:t>
+              <w:t xml:space="preserve">RES060 Radioloģijas iekārtas un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>radioloģiskie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmeklējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="4F7E61EE" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A943D1F" w14:textId="254C13E0" w:rsidR="00190004" w:rsidRPr="002D19B2" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -14259,52 +14749,63 @@
               <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1031CE06" w14:textId="6F248AEE" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Vēža skrīnings</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="1669C32D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>skrīnings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E428189" w14:textId="3F75995D" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
@@ -14391,380 +14892,604 @@
           <w:p w14:paraId="764C3EE4" w14:textId="07213874" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="547DAD71" w14:textId="12A9E67E" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>VSKR100. Dzemdes kakla vēža skrīninga programmas uzaicinājumu aptvere</w:t>
+              <w:t xml:space="preserve">VSKR100. Dzemdes kakla vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas uzaicinājumu aptvere</w:t>
             </w:r>
             <w:r w:rsidRPr="79BBB2DC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> un atsaucība</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07F020A0" w14:textId="6F68A786" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>VSKR110. Dzemdes kakla vēža skrīninga programmas izmeklējumu aptvere sadalījumā pa vecuma grupām</w:t>
+              <w:t xml:space="preserve">VSKR110. Dzemdes kakla vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="79683210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="79683210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas izmeklējumu aptvere sadalījumā pa vecuma grupām</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="395E467E" w14:textId="1217D5A2" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>VSKR120.</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Dzemdes kakla vēža skrīninga programmas primāro izmeklējumu rezultāti </w:t>
+              <w:t xml:space="preserve"> Dzemdes kakla vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas primāro izmeklējumu rezultāti </w:t>
             </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>pa vecuma grupām (2015 - 2020)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A5351A0" w14:textId="410FB86B" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>VSKR121.</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Dzemdes kakla vēža skrīninga programmas primāro izmeklējumu rezultāti </w:t>
+              <w:t xml:space="preserve"> Dzemdes kakla vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas primāro izmeklējumu rezultāti </w:t>
             </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>pa vecuma grupām (no 2021.gada)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CB2FA0C" w14:textId="114A11E3" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>VSKR200. Krūts vēža skrīninga programmas uzaicinājumu aptvere</w:t>
+              <w:t xml:space="preserve">VSKR200. Krūts vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas uzaicinājumu aptvere</w:t>
             </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> un atsaucība</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62EA8F78" w14:textId="545D9865" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>VSKR210. Krūts vēža skrīninga programmas izmeklējumu aptvere pa vecuma grupām</w:t>
+              <w:t xml:space="preserve">VSKR210. Krūts vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas izmeklējumu aptvere pa vecuma grupām</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="604D5663" w14:textId="56E71325" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSKR220. Krūts vēža skrīninga programmas primāro izmeklējumu rezultāti </w:t>
+              <w:t xml:space="preserve">VSKR220. Krūts vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas primāro izmeklējumu rezultāti </w:t>
             </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>pa vecuma grupām (2015 - 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4292E093" w14:textId="2D9DD34E" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>VSKR221.</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Krūts vēža skrīninga programmas primāro izmeklējumu rezultāti </w:t>
+              <w:t xml:space="preserve"> Krūts vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas primāro izmeklējumu rezultāti </w:t>
             </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>pa vecuma grupām (no 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>. gada)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26C07392" w14:textId="6FBBD5D4" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>VSKR300. Kolorektālā vēža skrīninga programmas izmeklējumu aptvere (2009-2013)</w:t>
+              <w:t xml:space="preserve">VSKR300. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kolorektālā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas izmeklējumu aptvere (2009-2013)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09AB7A65" w14:textId="3B390566" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>VSKR301. Kolorektālā vēža skrīninga programmas izmeklējumu aptvere (2014-2020)</w:t>
+              <w:t xml:space="preserve">VSKR301. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kolorektālā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas izmeklējumu aptvere (2014-2020)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F0F9689" w14:textId="29721BCF" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSKR302. Kolorektālā vēža skrīninga programmas izmeklējumu aptvere </w:t>
+              <w:t xml:space="preserve">VSKR302. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kolorektālā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas izmeklējumu aptvere </w:t>
             </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>pa vecuma grupām un dzimumiem (no 2021. gada)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="134FAA8E" w14:textId="730498D2" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSKR310. Kolorektālā vēža skrīninga programmas primāro izmeklējumu </w:t>
+              <w:t xml:space="preserve">VSKR310. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kolorektālā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vēža </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>skrīninga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas primāro izmeklējumu </w:t>
             </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>rezultāti sadalījumā</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> pa vecuma grupām un dzimumiem (no 2022. gada)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6632459D" w14:textId="77777777" w:rsidR="00B30AF4" w:rsidRPr="00C93F39" w:rsidRDefault="00B30AF4"/>
     <w:sectPr w:rsidR="00B30AF4" w:rsidRPr="00C93F39" w:rsidSect="00331F60">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="426" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19862349" w14:textId="77777777" w:rsidR="00F512F3" w:rsidRDefault="00F512F3" w:rsidP="00275515">
+    <w:p w14:paraId="51A62537" w14:textId="77777777" w:rsidR="00CE5E48" w:rsidRDefault="00CE5E48" w:rsidP="00275515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="288A879D" w14:textId="77777777" w:rsidR="00F512F3" w:rsidRDefault="00F512F3" w:rsidP="00275515">
+    <w:p w14:paraId="7498FFB9" w14:textId="77777777" w:rsidR="00CE5E48" w:rsidRDefault="00CE5E48" w:rsidP="00275515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30620A11" w14:textId="77777777" w:rsidR="00F512F3" w:rsidRDefault="00F512F3">
+    <w:p w14:paraId="44DB043D" w14:textId="77777777" w:rsidR="00CE5E48" w:rsidRDefault="00CE5E48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="748436D7" w14:textId="0F5C72C6" w:rsidR="000E0F17" w:rsidRDefault="000E0F17" w:rsidP="00275515">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidR="2EC1482F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -14973,51 +15698,51 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-191611776"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2FAF0FE4" w14:textId="77777777" w:rsidR="000E0F17" w:rsidRPr="00CA424E" w:rsidRDefault="000E0F17">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -15055,173 +15780,184 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00CA424E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6A0164C8" w14:textId="77777777" w:rsidR="000E0F17" w:rsidRDefault="000E0F17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F3CBB2E" w14:textId="77777777" w:rsidR="00F512F3" w:rsidRDefault="00F512F3" w:rsidP="00275515">
+    <w:p w14:paraId="3606E5C1" w14:textId="77777777" w:rsidR="00CE5E48" w:rsidRDefault="00CE5E48" w:rsidP="00275515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E2F0F33" w14:textId="77777777" w:rsidR="00F512F3" w:rsidRDefault="00F512F3" w:rsidP="00275515">
+    <w:p w14:paraId="08BAEFF7" w14:textId="77777777" w:rsidR="00CE5E48" w:rsidRDefault="00CE5E48" w:rsidP="00275515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40181FDF" w14:textId="77777777" w:rsidR="00F512F3" w:rsidRDefault="00F512F3">
+    <w:p w14:paraId="0B72C5D6" w14:textId="77777777" w:rsidR="00CE5E48" w:rsidRDefault="00CE5E48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16C16EA9" w14:textId="7B13EAD1" w:rsidR="000E0F17" w:rsidRPr="004A15FA" w:rsidRDefault="0FCF9881" w:rsidP="0FCF9881">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16C16EA9" w14:textId="2DC35150" w:rsidR="000E0F17" w:rsidRPr="004A15FA" w:rsidRDefault="0FCF9881" w:rsidP="0FCF9881">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0FCF9881">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts </w:t>
     </w:r>
-    <w:r w:rsidR="001147A2">
+    <w:r w:rsidR="00FA79D4">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>18</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0FCF9881">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>.0</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="001147A2">
+    <w:r w:rsidR="0072548B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00FA79D4">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="0FCF9881">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00003AB2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="15BF0318" w14:textId="77777777" w:rsidR="000E0F17" w:rsidRDefault="000E0F17">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F85D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D39E0476"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15620,51 +16356,52 @@
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2141217565">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1941984809">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="878055520">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1752655385">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00275515"/>
     <w:rsid w:val="00001997"/>
     <w:rsid w:val="00001FBB"/>
     <w:rsid w:val="00003AB2"/>
@@ -15720,50 +16457,51 @@
     <w:rsid w:val="0007584F"/>
     <w:rsid w:val="00075B75"/>
     <w:rsid w:val="000831B2"/>
     <w:rsid w:val="00083908"/>
     <w:rsid w:val="0008441E"/>
     <w:rsid w:val="00084D0A"/>
     <w:rsid w:val="00085A73"/>
     <w:rsid w:val="00087C17"/>
     <w:rsid w:val="000918D5"/>
     <w:rsid w:val="000922D5"/>
     <w:rsid w:val="00094A03"/>
     <w:rsid w:val="000978C3"/>
     <w:rsid w:val="000A0EC5"/>
     <w:rsid w:val="000A1698"/>
     <w:rsid w:val="000A4E5F"/>
     <w:rsid w:val="000A6FC3"/>
     <w:rsid w:val="000B0356"/>
     <w:rsid w:val="000B1F86"/>
     <w:rsid w:val="000B37EC"/>
     <w:rsid w:val="000B4A1F"/>
     <w:rsid w:val="000B4B0D"/>
     <w:rsid w:val="000B4B4E"/>
     <w:rsid w:val="000B5D09"/>
     <w:rsid w:val="000B7929"/>
     <w:rsid w:val="000B7A4D"/>
+    <w:rsid w:val="000C7622"/>
     <w:rsid w:val="000D1C1E"/>
     <w:rsid w:val="000D3154"/>
     <w:rsid w:val="000D3998"/>
     <w:rsid w:val="000D46F3"/>
     <w:rsid w:val="000D54CD"/>
     <w:rsid w:val="000D7CFD"/>
     <w:rsid w:val="000E0F17"/>
     <w:rsid w:val="000E212A"/>
     <w:rsid w:val="000E437F"/>
     <w:rsid w:val="000E4B64"/>
     <w:rsid w:val="000E5549"/>
     <w:rsid w:val="000F03F8"/>
     <w:rsid w:val="000F1207"/>
     <w:rsid w:val="000F2CA1"/>
     <w:rsid w:val="000F43F2"/>
     <w:rsid w:val="000F5D5F"/>
     <w:rsid w:val="001000C2"/>
     <w:rsid w:val="00100531"/>
     <w:rsid w:val="00106D44"/>
     <w:rsid w:val="00107293"/>
     <w:rsid w:val="00107995"/>
     <w:rsid w:val="00110084"/>
     <w:rsid w:val="001109B4"/>
     <w:rsid w:val="00112FE3"/>
     <w:rsid w:val="0011352B"/>
@@ -15856,50 +16594,51 @@
     <w:rsid w:val="001C74FA"/>
     <w:rsid w:val="001D049B"/>
     <w:rsid w:val="001E0381"/>
     <w:rsid w:val="001E050C"/>
     <w:rsid w:val="001E05C0"/>
     <w:rsid w:val="001E142C"/>
     <w:rsid w:val="001E33AC"/>
     <w:rsid w:val="001E39EF"/>
     <w:rsid w:val="001E7B89"/>
     <w:rsid w:val="001F01B0"/>
     <w:rsid w:val="001F0730"/>
     <w:rsid w:val="001F2138"/>
     <w:rsid w:val="001F2313"/>
     <w:rsid w:val="001F2B8E"/>
     <w:rsid w:val="001F33EB"/>
     <w:rsid w:val="001F4A01"/>
     <w:rsid w:val="001F4E9D"/>
     <w:rsid w:val="001F516C"/>
     <w:rsid w:val="001F51B3"/>
     <w:rsid w:val="001F5C1B"/>
     <w:rsid w:val="001F67FA"/>
     <w:rsid w:val="002020E7"/>
     <w:rsid w:val="00204918"/>
     <w:rsid w:val="0020502C"/>
     <w:rsid w:val="00207447"/>
+    <w:rsid w:val="00207C3D"/>
     <w:rsid w:val="00210736"/>
     <w:rsid w:val="00211667"/>
     <w:rsid w:val="002126F8"/>
     <w:rsid w:val="002128F2"/>
     <w:rsid w:val="00215445"/>
     <w:rsid w:val="00225930"/>
     <w:rsid w:val="00226232"/>
     <w:rsid w:val="002263D1"/>
     <w:rsid w:val="0022722A"/>
     <w:rsid w:val="0022767A"/>
     <w:rsid w:val="0023197A"/>
     <w:rsid w:val="00232CC3"/>
     <w:rsid w:val="00233444"/>
     <w:rsid w:val="00234856"/>
     <w:rsid w:val="00236FE3"/>
     <w:rsid w:val="0024363D"/>
     <w:rsid w:val="00244B0F"/>
     <w:rsid w:val="0024678A"/>
     <w:rsid w:val="0024707E"/>
     <w:rsid w:val="0025024B"/>
     <w:rsid w:val="0025088B"/>
     <w:rsid w:val="00250AFA"/>
     <w:rsid w:val="00251557"/>
     <w:rsid w:val="00254F30"/>
     <w:rsid w:val="0026091C"/>
@@ -15984,50 +16723,51 @@
     <w:rsid w:val="00324DAC"/>
     <w:rsid w:val="0032581C"/>
     <w:rsid w:val="0033014A"/>
     <w:rsid w:val="00331291"/>
     <w:rsid w:val="00331F60"/>
     <w:rsid w:val="003349D0"/>
     <w:rsid w:val="003359ED"/>
     <w:rsid w:val="003423C5"/>
     <w:rsid w:val="0035143D"/>
     <w:rsid w:val="00351A77"/>
     <w:rsid w:val="00351D8E"/>
     <w:rsid w:val="003528FE"/>
     <w:rsid w:val="003530CF"/>
     <w:rsid w:val="00354E9D"/>
     <w:rsid w:val="0035509F"/>
     <w:rsid w:val="0035594C"/>
     <w:rsid w:val="003566A8"/>
     <w:rsid w:val="003567A3"/>
     <w:rsid w:val="00357A60"/>
     <w:rsid w:val="00357E04"/>
     <w:rsid w:val="00360ED4"/>
     <w:rsid w:val="003615B4"/>
     <w:rsid w:val="003635C1"/>
     <w:rsid w:val="00363856"/>
     <w:rsid w:val="0036503F"/>
+    <w:rsid w:val="003668F0"/>
     <w:rsid w:val="00367E9D"/>
     <w:rsid w:val="0037107C"/>
     <w:rsid w:val="00374612"/>
     <w:rsid w:val="003801AD"/>
     <w:rsid w:val="00380CAA"/>
     <w:rsid w:val="00384575"/>
     <w:rsid w:val="00390C35"/>
     <w:rsid w:val="00395879"/>
     <w:rsid w:val="00396D7C"/>
     <w:rsid w:val="00397B79"/>
     <w:rsid w:val="00397C5F"/>
     <w:rsid w:val="00397FD7"/>
     <w:rsid w:val="003A74C3"/>
     <w:rsid w:val="003B1D6C"/>
     <w:rsid w:val="003B204D"/>
     <w:rsid w:val="003B2FFD"/>
     <w:rsid w:val="003B422E"/>
     <w:rsid w:val="003B4F88"/>
     <w:rsid w:val="003B50E0"/>
     <w:rsid w:val="003B5F4D"/>
     <w:rsid w:val="003B6003"/>
     <w:rsid w:val="003B66CA"/>
     <w:rsid w:val="003B78AF"/>
     <w:rsid w:val="003C1629"/>
     <w:rsid w:val="003C3A52"/>
@@ -16320,50 +17060,51 @@
     <w:rsid w:val="006E5333"/>
     <w:rsid w:val="006E55F5"/>
     <w:rsid w:val="006E58AA"/>
     <w:rsid w:val="006E7943"/>
     <w:rsid w:val="006F0A50"/>
     <w:rsid w:val="006F3E68"/>
     <w:rsid w:val="006F4018"/>
     <w:rsid w:val="006F43B0"/>
     <w:rsid w:val="006F646A"/>
     <w:rsid w:val="006F6D6A"/>
     <w:rsid w:val="006F7057"/>
     <w:rsid w:val="006F78FB"/>
     <w:rsid w:val="006F7C7C"/>
     <w:rsid w:val="00700405"/>
     <w:rsid w:val="007007F0"/>
     <w:rsid w:val="00700836"/>
     <w:rsid w:val="00700E56"/>
     <w:rsid w:val="00706544"/>
     <w:rsid w:val="007075C6"/>
     <w:rsid w:val="0071000D"/>
     <w:rsid w:val="00710397"/>
     <w:rsid w:val="007132DB"/>
     <w:rsid w:val="00714F1F"/>
     <w:rsid w:val="00722763"/>
     <w:rsid w:val="0072300F"/>
+    <w:rsid w:val="0072548B"/>
     <w:rsid w:val="0072588B"/>
     <w:rsid w:val="00730D88"/>
     <w:rsid w:val="0073482E"/>
     <w:rsid w:val="00734E3E"/>
     <w:rsid w:val="00740596"/>
     <w:rsid w:val="00741073"/>
     <w:rsid w:val="00741337"/>
     <w:rsid w:val="00743781"/>
     <w:rsid w:val="007454A7"/>
     <w:rsid w:val="007512A2"/>
     <w:rsid w:val="00753EF5"/>
     <w:rsid w:val="007546F6"/>
     <w:rsid w:val="0075496F"/>
     <w:rsid w:val="00754F25"/>
     <w:rsid w:val="00756B22"/>
     <w:rsid w:val="00756B8D"/>
     <w:rsid w:val="00756CDB"/>
     <w:rsid w:val="00757844"/>
     <w:rsid w:val="00760756"/>
     <w:rsid w:val="00760BF3"/>
     <w:rsid w:val="00765A71"/>
     <w:rsid w:val="00765B6C"/>
     <w:rsid w:val="00765B91"/>
     <w:rsid w:val="007660B7"/>
     <w:rsid w:val="00766715"/>
@@ -16863,50 +17604,51 @@
     <w:rsid w:val="00C953F6"/>
     <w:rsid w:val="00C96921"/>
     <w:rsid w:val="00C9698D"/>
     <w:rsid w:val="00CA0235"/>
     <w:rsid w:val="00CA5EAA"/>
     <w:rsid w:val="00CA7868"/>
     <w:rsid w:val="00CA7BFE"/>
     <w:rsid w:val="00CB1200"/>
     <w:rsid w:val="00CB2F09"/>
     <w:rsid w:val="00CB7A33"/>
     <w:rsid w:val="00CC00AD"/>
     <w:rsid w:val="00CC080D"/>
     <w:rsid w:val="00CC22E4"/>
     <w:rsid w:val="00CC419B"/>
     <w:rsid w:val="00CC4F16"/>
     <w:rsid w:val="00CC5E61"/>
     <w:rsid w:val="00CC6B3A"/>
     <w:rsid w:val="00CD0010"/>
     <w:rsid w:val="00CD010F"/>
     <w:rsid w:val="00CD688D"/>
     <w:rsid w:val="00CD68D2"/>
     <w:rsid w:val="00CD7170"/>
     <w:rsid w:val="00CE100F"/>
     <w:rsid w:val="00CE3D2F"/>
     <w:rsid w:val="00CE4D07"/>
+    <w:rsid w:val="00CE5E48"/>
     <w:rsid w:val="00CE6CF8"/>
     <w:rsid w:val="00CF22CD"/>
     <w:rsid w:val="00CF4EA8"/>
     <w:rsid w:val="00CF4F5B"/>
     <w:rsid w:val="00CF5591"/>
     <w:rsid w:val="00CF774C"/>
     <w:rsid w:val="00CF7965"/>
     <w:rsid w:val="00D02D37"/>
     <w:rsid w:val="00D060BB"/>
     <w:rsid w:val="00D1030A"/>
     <w:rsid w:val="00D20C4D"/>
     <w:rsid w:val="00D211CE"/>
     <w:rsid w:val="00D23C5E"/>
     <w:rsid w:val="00D3202B"/>
     <w:rsid w:val="00D34DE3"/>
     <w:rsid w:val="00D35CE8"/>
     <w:rsid w:val="00D42569"/>
     <w:rsid w:val="00D42907"/>
     <w:rsid w:val="00D43C71"/>
     <w:rsid w:val="00D44BDA"/>
     <w:rsid w:val="00D5073F"/>
     <w:rsid w:val="00D5271B"/>
     <w:rsid w:val="00D536E8"/>
     <w:rsid w:val="00D5474D"/>
     <w:rsid w:val="00D565AC"/>
@@ -17109,50 +17851,51 @@
     <w:rsid w:val="00F60496"/>
     <w:rsid w:val="00F61D1D"/>
     <w:rsid w:val="00F625C9"/>
     <w:rsid w:val="00F629B0"/>
     <w:rsid w:val="00F63B67"/>
     <w:rsid w:val="00F64675"/>
     <w:rsid w:val="00F65F5C"/>
     <w:rsid w:val="00F67A12"/>
     <w:rsid w:val="00F71564"/>
     <w:rsid w:val="00F7447C"/>
     <w:rsid w:val="00F747D5"/>
     <w:rsid w:val="00F77C43"/>
     <w:rsid w:val="00F85A73"/>
     <w:rsid w:val="00F86664"/>
     <w:rsid w:val="00F86CEB"/>
     <w:rsid w:val="00F908BF"/>
     <w:rsid w:val="00F90A2A"/>
     <w:rsid w:val="00F90DC2"/>
     <w:rsid w:val="00F91DE5"/>
     <w:rsid w:val="00F91E52"/>
     <w:rsid w:val="00F938F1"/>
     <w:rsid w:val="00F939C2"/>
     <w:rsid w:val="00F96146"/>
     <w:rsid w:val="00F97BAD"/>
     <w:rsid w:val="00FA57FC"/>
+    <w:rsid w:val="00FA79D4"/>
     <w:rsid w:val="00FA7C5E"/>
     <w:rsid w:val="00FB252A"/>
     <w:rsid w:val="00FB43D7"/>
     <w:rsid w:val="00FB4841"/>
     <w:rsid w:val="00FB5CB7"/>
     <w:rsid w:val="00FB5CF9"/>
     <w:rsid w:val="00FB60CB"/>
     <w:rsid w:val="00FB6F43"/>
     <w:rsid w:val="00FC08F4"/>
     <w:rsid w:val="00FC279C"/>
     <w:rsid w:val="00FC2F7A"/>
     <w:rsid w:val="00FC5448"/>
     <w:rsid w:val="00FC58C4"/>
     <w:rsid w:val="00FC5F0F"/>
     <w:rsid w:val="00FC6844"/>
     <w:rsid w:val="00FC6BBA"/>
     <w:rsid w:val="00FC6E33"/>
     <w:rsid w:val="00FD3155"/>
     <w:rsid w:val="00FD5695"/>
     <w:rsid w:val="00FD7837"/>
     <w:rsid w:val="00FE0305"/>
     <w:rsid w:val="00FE0521"/>
     <w:rsid w:val="00FE0C75"/>
     <w:rsid w:val="00FE1932"/>
     <w:rsid w:val="00FE3144"/>
@@ -19988,70 +20731,70 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E8073E0-EA70-40EC-9111-09CA21E17F03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3118</Words>
-  <Characters>17779</Characters>
+  <Words>3129</Words>
+  <Characters>17839</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>148</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20856</CharactersWithSpaces>
+  <CharactersWithSpaces>20927</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jana Lepiksone</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>