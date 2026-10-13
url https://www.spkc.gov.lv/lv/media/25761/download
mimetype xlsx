--- v0 (2026-07-12)
+++ v1 (2026-10-13)
@@ -1,508 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\departamenti\PPVD\PDPN\Personals\6_Atlidzibas_publiskosana_MK_ieteik_Nr.1\2026\Komandējumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EDD4FD80-3222-469E-A1DB-AAA964DA8F7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4E89832-3161-4FAE-94FB-0288929F1B24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Lapa1" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="47">
   <si>
     <t>Kalendāro dienu skaits</t>
   </si>
   <si>
+    <t>vecākais sabiedrības veselības analītiķis</t>
+  </si>
+  <si>
+    <t>Beļģija</t>
+  </si>
+  <si>
+    <t>Brisele</t>
+  </si>
+  <si>
+    <t>Ikmēneša Eiropas Padomes Horizontālās darba grupas narkotiku jomā (HDG) apmeklējums kā oficiālajam deleģētajam Veselības ministrijas alternātam.</t>
+  </si>
+  <si>
+    <t>Dānija</t>
+  </si>
+  <si>
+    <t>Kopenhāgena</t>
+  </si>
+  <si>
+    <t>veselības aprūpes analītiķis</t>
+  </si>
+  <si>
+    <t>Klātienē iepazīties ar projektā iesaistītajiem dalībniekiem, dalīties pieredzē un diskutēt par nākotnes EuroMOMO tīkla attīstību. Sanāksmes galvenais mērķis ir pulcēt EUROMOMO tīkla dalībniekus diskusijām un pieredzes apmaiņai.</t>
+  </si>
+  <si>
+    <t>veselības veicināšanas koordinētājs</t>
+  </si>
+  <si>
+    <t>Dalība JA-SAFE projekta partneru klātienes sanāksmē par pētījuma un fokusgrupu īstenošanu.</t>
+  </si>
+  <si>
+    <t>vecākais epidemiologs</t>
+  </si>
+  <si>
+    <t>Zviedrija</t>
+  </si>
+  <si>
+    <t>Stokholma</t>
+  </si>
+  <si>
+    <t>Pildot ECDC Konsultatīvās padomes (KP) locekļa pienākumus, piedalīties kārtējā Eiropas Slimību profilakses un kontroles centra (ECDC) KP sanāksmē.</t>
+  </si>
+  <si>
+    <t>Mēnesis</t>
+  </si>
+  <si>
+    <t>septembris</t>
+  </si>
+  <si>
+    <t>Valsts</t>
+  </si>
+  <si>
+    <t>Pilsēta</t>
+  </si>
+  <si>
+    <t>Komandējuma mērķis</t>
+  </si>
+  <si>
+    <t>Finansējuma avots</t>
+  </si>
+  <si>
+    <t>Izdevumi par viesnīcu</t>
+  </si>
+  <si>
+    <t>Izdevumi par aviobiļetēm, summa</t>
+  </si>
+  <si>
+    <t>Aviobiļešu klase (atzīmēt ar x)</t>
+  </si>
+  <si>
+    <t>Dienas nauda, summa</t>
+  </si>
+  <si>
+    <t>Citi komandējuma izdevumi, summa</t>
+  </si>
+  <si>
+    <t>Biznesa</t>
+  </si>
+  <si>
+    <t>Ekonomiskā</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Amata nosaukums</t>
+  </si>
+  <si>
     <t>Lietuva</t>
   </si>
   <si>
     <t>Viļņa</t>
   </si>
   <si>
-    <t>Dalība 8. Starptautiskajā zinātniskajā un praktiskajā konferencē “Veidojot noturīgu paaudzi: bērnu un jauniešu noturības stiprināšana pret vides ietekmēm un psihoaktīvo vielu lietošanu”</t>
-[...104 lines deleted...]
-  <si>
     <t>Vecākais eksperts</t>
   </si>
   <si>
-    <t>Vecākais epidemiologs</t>
-[...59 lines deleted...]
-    <t>Jūnijs</t>
+    <t>Luksemburga</t>
+  </si>
+  <si>
+    <t>sabiedrības veselības analītiķis</t>
+  </si>
+  <si>
+    <t>Piedalīties Eiropas Komisijas Veselības programmas projekta “Atbalsts vēža reģistra datu kvalitātes uzlabošanai Eiropas vēža informācijas sistēmā" (CancerWatch) ikgadējā konsorcija sanāksmē.</t>
+  </si>
+  <si>
+    <t>Nīderlande</t>
+  </si>
+  <si>
+    <t>Utrehta</t>
+  </si>
+  <si>
+    <t>departamenta direktors</t>
+  </si>
+  <si>
+    <t>Pildot ECDC nacionālā fokālā punkta pienākumus, piedalīties ECDC rīkotajā ikgadējā dalībvalstu nacionālo fokālo punktu sanāksmē epidemioloģiskās uzraudzības jautājumos.</t>
   </si>
   <si>
     <t>SPKC pamatbudžets</t>
   </si>
   <si>
-    <t>EUDA finansējums</t>
-[...1 lines deleted...]
-  <si>
     <t>Ārvalstu finanšu palīdzības projektu finansējums</t>
   </si>
   <si>
-    <t>SPKC ārvalstu komandējumu izdevumi 2026.gada II ceturksnī</t>
-[...17 lines deleted...]
-    <t>Dalība Reitox Baltijas akadēmijas oranizētajā pasākumā par Eiropas Ātrās brīdināšanas sistēmas ieviešanu nacionālā līmenī.</t>
+    <t>SPKC ārvalstu komandējumu izdevumi 2026.gada III ceturksnī</t>
+  </si>
+  <si>
+    <t>Dalība startautiskā zinātniskā konferencē Viļņā, Lietuvā, lai prezentētu tēzes un pētījuma rezultātus, kas iegūti, izmantojot Slimību profilakses un kontroles centra īstenotā pētījuma datus Dalība konferencē sniegs iespēju prezentēt Latvijā veiktā sabiedrības veselības pētījuma rezultātus starptautiskai auditorijai, papildināt profesionālās zināšanas un pieredzi, kā arī sekmēt zināšanu pārnesi un profesionālo pilnveidi sabiedrības veselības jomā</t>
+  </si>
+  <si>
+    <t>Galvenais ikgadējās sanāksmes par e-veselībā balstītu uzraudzību mērķis ir veicināt diskusijas starp galvenajām ieinteresētajām pusēm ES/EEZ valstīs par e-veselībā balstītu uzraudzību un iespējām izmantot elektronisko veselības ierakstu (EHR) datus infekcijas slimību epidemioloģiskajai uzraudzībai:
+1. Formalizēt jauno e-veselībā balstītas uzraudzības operacionālo kontaktpunktu (OCP) tīklu.
+2. Apspriest ECDC projekta “SURveillance from Electronic Health Data”</t>
+  </si>
+  <si>
+    <t>Piedalīties pasākumā par terminoloģiju, nolasītu lekcijas Eiropas Parlamenta tulkotājiem par terminoloģiju, tostarp par SSK-10 un SSK-11</t>
+  </si>
+  <si>
+    <t>Iepazīties ar Eiropas Slimību profilakses un kontroles centra (ECDC) epidēmiskās izlūkošanas procesiem. Darba vērošanas (angl.val. shadowing) laikā strādājot kopā ar dežurējošajiem speciālistiem visos epidēmiskās izlūkošanas procesa posmos – no signālu skrīninga un izvērtēšanas līdz sabiedrības veselības notikumu ziņošanai, izmantojot tādus rīkus kā EIOS un EpiPulse. Latvijas Slimību profilakses un kontroles centram dalība šajā aktivitātē ir īpaši nozīmīga. Balstoties uz ECDC un citu valstu labāko praksi un pieredzi, attīstīt un stiprināt Latvijas epidēmiskās izlūkošanas funkciju. Epidēmiskās izlūkošanas kapacitātes stiprināšana ir nozīmīgs ieguldījums PHEPA (Public Health Emergency Preparedness Assessments) rekomendāciju īstenošanā.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...59 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -746,941 +580,534 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="52.7109375" style="10" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="33.453125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="11.26953125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.6328125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="12.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.90625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="118.81640625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="20.81640625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="14.7265625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="15.6328125" style="5" customWidth="1"/>
+    <col min="10" max="10" width="9.1796875" style="5"/>
+    <col min="11" max="11" width="14.453125" style="5" customWidth="1"/>
+    <col min="12" max="13" width="9.1796875" style="5"/>
+    <col min="14" max="16384" width="9.1796875" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="A3" s="13" t="s">
+    <row r="1" spans="1:13" ht="17.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="7" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+    </row>
+    <row r="5" spans="1:13" ht="46.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="4">
+        <v>250</v>
+      </c>
+      <c r="I5" s="4">
+        <v>433.98</v>
+      </c>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L5" s="4">
+        <v>120</v>
+      </c>
+      <c r="M5" s="4">
+        <v>39.880000000000003</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="31" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="3">
+        <v>3</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4">
+        <v>54</v>
+      </c>
+      <c r="M6" s="4">
+        <v>6.62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="31" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="3">
+        <v>3</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4">
+        <v>6.62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="46.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="3">
+        <v>3</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="4">
+        <v>452</v>
+      </c>
+      <c r="I8" s="4">
+        <v>193.32</v>
+      </c>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L8" s="4">
+        <v>180</v>
+      </c>
+      <c r="M8" s="4">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="31" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="3">
+        <v>3</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4">
+        <v>15</v>
+      </c>
+      <c r="M9" s="4"/>
+    </row>
+    <row r="10" spans="1:13" ht="93" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="3">
+        <v>5</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="13" t="s">
+      <c r="G10" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4">
+        <v>30</v>
+      </c>
+      <c r="M10" s="4">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="62" x14ac:dyDescent="0.25">
+      <c r="A11" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+    </row>
+    <row r="12" spans="1:13" ht="77.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="3">
+        <v>1</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+    </row>
+    <row r="13" spans="1:13" ht="46.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="3">
+        <v>2</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="13" t="s">
+      <c r="E13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+    </row>
+    <row r="14" spans="1:13" ht="46.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="F3" s="11" t="s">
-[...42 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="B14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="3">
+        <v>2</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="23" t="s">
-[...11 lines deleted...]
-      <c r="F5" s="17" t="s">
+      <c r="G14" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+    </row>
+    <row r="15" spans="1:13" ht="46.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="3">
         <v>3</v>
       </c>
-      <c r="G5" s="20" t="s">
-[...115 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="D15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="23" t="s">
-[...29 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="G15" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="23" t="s">
-[...471 lines deleted...]
-      </c>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
-    <mergeCell ref="B3:B4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
-    <mergeCell ref="F3:F4"/>
-[...2 lines deleted...]
-    <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
-[...108 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Lapa1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rita Pavloviča</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>