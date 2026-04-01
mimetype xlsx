--- v0 (2026-01-18)
+++ v1 (2026-04-01)
@@ -1,267 +1,291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://veselibasministrija-my.sharepoint.com/personal/linda_krauze_spkc_gov_lv/Documents/Desktop/Veidlapas/Covid-19_vakcīnas/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="989" documentId="8_{FB1589DA-D73E-4D3F-9C6C-2FD0FFC2654D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FD50E221-4153-4AAB-AC65-A88C683E599D}"/>
+  <xr:revisionPtr revIDLastSave="1104" documentId="8_{FB1589DA-D73E-4D3F-9C6C-2FD0FFC2654D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{29098185-7C3F-4925-AFEB-F872E9EFF583}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{36A12D90-CC4B-46EB-BFF0-FBDA4AEFFE4E}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="52">
   <si>
     <t>Mēnesis </t>
   </si>
   <si>
     <t>Piegādes nedēļa</t>
   </si>
   <si>
     <t>Iestādes iesūta E-veselībā Covid-19 pasūtījumus līdz:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Covid-19 vakcīnu pasūtījumu piegāžu datumi </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(pirmdienās/otrdienās)</t>
     </r>
   </si>
   <si>
-    <t>Janvāris</t>
-[...56 lines deleted...]
-    <t>24.03.2026.</t>
+    <t>Aprīlis</t>
+  </si>
+  <si>
+    <t>Maijs</t>
+  </si>
+  <si>
+    <t>Jūnijs</t>
+  </si>
+  <si>
+    <t>Jūlijs</t>
   </si>
   <si>
     <t>01.04.2026.</t>
   </si>
   <si>
     <t>07.04.2026.</t>
   </si>
   <si>
-    <t>08.04.2026.</t>
+    <t>-</t>
   </si>
   <si>
     <t>15.nedēļa</t>
   </si>
   <si>
-    <t>13.nedēļa</t>
-[...1 lines deleted...]
-  <si>
     <t>15.04.2026.</t>
   </si>
   <si>
     <t>20.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026.</t>
   </si>
   <si>
     <t>17.nedēļa</t>
   </si>
   <si>
     <t>29.04.2026.</t>
   </si>
   <si>
     <t>05.05.2026.</t>
   </si>
   <si>
-    <t>06.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>19.nedēļa</t>
   </si>
   <si>
     <t>13.05.2026.</t>
   </si>
   <si>
     <t>18.05.2026.</t>
   </si>
   <si>
+    <t>19.05.2026.</t>
+  </si>
+  <si>
     <t>21.nedēļa</t>
   </si>
   <si>
-    <t>Februāris</t>
-[...8 lines deleted...]
-    <t>Maijs</t>
+    <t>27.05.2026.</t>
+  </si>
+  <si>
+    <t>01.06.2026.</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>23.nedēļa</t>
+  </si>
+  <si>
+    <t>10.06.2026.</t>
+  </si>
+  <si>
+    <t>15.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026.</t>
+  </si>
+  <si>
+    <t>25.nedēļa</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>28.nedēļa</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>30.nedēļa</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>32.nedēļa</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>18.08.2026.</t>
+  </si>
+  <si>
+    <t>34.nedēļa</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>01.09.2026.</t>
+  </si>
+  <si>
+    <t>36.nedēļa</t>
+  </si>
+  <si>
+    <t>Augusts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -285,84 +309,87 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
@@ -642,236 +669,273 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AE21B3B-381F-40A2-A596-DC2EAE9774B3}">
-  <dimension ref="C1:G11"/>
+  <dimension ref="C1:G13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L7" sqref="L7"/>
+      <selection activeCell="M9" sqref="M9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="12.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="13.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="10" customWidth="1"/>
+    <col min="4" max="4" width="17.140625" style="11" customWidth="1"/>
+    <col min="5" max="6" width="13.85546875" style="11" customWidth="1"/>
+    <col min="7" max="7" width="13.5703125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:7" ht="21" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="3:7" ht="45" x14ac:dyDescent="0.25">
       <c r="C2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="5"/>
-      <c r="G2" s="11" t="s">
+      <c r="F2" s="7"/>
+      <c r="G2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C3" s="3" t="s">
+    <row r="3" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C4" s="9"/>
+      <c r="D4" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="D5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C6" s="9"/>
+      <c r="D6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="D7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="6"/>
+      <c r="D8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...4 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="D9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C10" s="6"/>
+      <c r="D10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D4" s="6" t="s">
-[...28 lines deleted...]
-      <c r="C6" s="9" t="s">
+      <c r="F11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D6" s="6" t="s">
-[...28 lines deleted...]
-      <c r="C8" s="9" t="s">
+      <c r="G11" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...28 lines deleted...]
-      <c r="C10" s="9" t="s">
+    </row>
+    <row r="12" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="6"/>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...24 lines deleted...]
-        <v>39</v>
+      <c r="E12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="6"/>
+      <c r="D13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="C11:C13"/>
+    <mergeCell ref="C7:C8"/>
     <mergeCell ref="E2:F2"/>
-    <mergeCell ref="C4:C5"/>
-[...2 lines deleted...]
-    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>