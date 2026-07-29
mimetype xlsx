--- v1 (2026-04-01)
+++ v2 (2026-07-29)
@@ -1,395 +1,284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://veselibasministrija-my.sharepoint.com/personal/linda_krauze_spkc_gov_lv/Documents/Desktop/Veidlapas/Covid-19_vakcīnas/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1104" documentId="8_{FB1589DA-D73E-4D3F-9C6C-2FD0FFC2654D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{29098185-7C3F-4925-AFEB-F872E9EFF583}"/>
+  <xr:revisionPtr revIDLastSave="1140" documentId="8_{FB1589DA-D73E-4D3F-9C6C-2FD0FFC2654D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{80D44C6E-BD27-48CE-BD7E-0C8B0B6A0294}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{36A12D90-CC4B-46EB-BFF0-FBDA4AEFFE4E}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{36A12D90-CC4B-46EB-BFF0-FBDA4AEFFE4E}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>Mēnesis </t>
   </si>
   <si>
     <t>Piegādes nedēļa</t>
   </si>
   <si>
     <t>Iestādes iesūta E-veselībā Covid-19 pasūtījumus līdz:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Covid-19 vakcīnu pasūtījumu piegāžu datumi </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(pirmdienās/otrdienās)</t>
     </r>
   </si>
   <si>
-    <t>Aprīlis</t>
-[...7 lines deleted...]
-  <si>
     <t>Jūlijs</t>
   </si>
   <si>
-    <t>01.04.2026.</t>
-[...127 lines deleted...]
-  <si>
     <t>Augusts</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>29.nedēļa</t>
+  </si>
+  <si>
+    <t>31.nedēļa</t>
+  </si>
+  <si>
+    <t>33.nedēļa</t>
+  </si>
+  <si>
+    <t>35.nedēļa</t>
+  </si>
+  <si>
+    <t>37.nedēļa</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026.</t>
+  </si>
+  <si>
+    <t>Septembris</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>39.nedēļa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
@@ -669,262 +558,181 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AE21B3B-381F-40A2-A596-DC2EAE9774B3}">
-  <dimension ref="C1:G13"/>
+  <dimension ref="C1:G8"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M9" sqref="M9"/>
+      <selection activeCell="C2" sqref="C2:G8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="3" max="3" width="12.5703125" style="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3" max="3" width="12.54296875" style="4" customWidth="1"/>
+    <col min="4" max="4" width="17.1796875" style="5" customWidth="1"/>
+    <col min="5" max="6" width="13.81640625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="13.54296875" style="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:7" ht="21" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="3:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="1" spans="3:7" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="3:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C3" s="8" t="s">
+    <row r="3" spans="3:7" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="G3" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="3:7" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C4" s="6"/>
+      <c r="D4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="4" t="s">
+    </row>
+    <row r="5" spans="3:7" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="D4" s="4" t="s">
+    <row r="6" spans="3:7" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="6"/>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="4" t="s">
+    </row>
+    <row r="7" spans="3:7" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...48 lines deleted...]
-    <row r="8" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="3:7" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C8" s="6"/>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="12" t="s">
+      <c r="E8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...77 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="6">
-[...1 lines deleted...]
-    <mergeCell ref="C11:C13"/>
+  <mergeCells count="4">
+    <mergeCell ref="C3:C4"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="E2:F2"/>
-    <mergeCell ref="C3:C4"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>