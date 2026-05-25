--- v0 (2026-02-18)
+++ v1 (2026-05-25)
@@ -3224,72 +3224,72 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3769">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>. gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="6284ABA4" w14:textId="5AD28BB3" w:rsidR="00AA0F2A" w:rsidRPr="009C3769" w:rsidRDefault="00AA0F2A" w:rsidP="00D548B8">
+          <w:p w14:paraId="6284ABA4" w14:textId="1237B8CC" w:rsidR="00AA0F2A" w:rsidRPr="009C3769" w:rsidRDefault="00AA0F2A" w:rsidP="00D548B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>2025. gads</w:t>
             </w:r>
-            <w:r w:rsidR="00A43177" w:rsidRPr="009C3769">
+            <w:r w:rsidR="00E36A73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0F2A" w:rsidRPr="00EA7C7C" w14:paraId="5CEC7BB7" w14:textId="16B98AD9" w:rsidTr="0030344C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -5288,77 +5288,95 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70908EAB" w14:textId="0856911A" w:rsidR="00AA0F2A" w:rsidRPr="00AA0F2A" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="70908EAB" w14:textId="7EB927FF" w:rsidR="00AA0F2A" w:rsidRPr="00AA0F2A" w:rsidRDefault="00E36A73" w:rsidP="00AA0F2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2D7848" w14:textId="77777777" w:rsidR="00AA0F2A" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6E2D7848" w14:textId="39F40929" w:rsidR="00AA0F2A" w:rsidRDefault="00E36A73" w:rsidP="00AA0F2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>0,4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0F2A" w:rsidRPr="00CA0635" w14:paraId="44555EE0" w14:textId="616C5D56" w:rsidTr="0030344C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E7E78E9" w14:textId="77777777" w:rsidR="00AA0F2A" w:rsidRPr="00CA0635" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA0635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -5456,77 +5474,95 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1D8398" w14:textId="7C094984" w:rsidR="00AA0F2A" w:rsidRPr="00AA0F2A" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3D1D8398" w14:textId="20406331" w:rsidR="00AA0F2A" w:rsidRPr="00AA0F2A" w:rsidRDefault="00E36A73" w:rsidP="00AA0F2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
-          <w:p w14:paraId="15459DC3" w14:textId="77777777" w:rsidR="00AA0F2A" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="15459DC3" w14:textId="33BEA561" w:rsidR="00AA0F2A" w:rsidRDefault="00E36A73" w:rsidP="00AA0F2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>0,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0F2A" w:rsidRPr="00CA0635" w14:paraId="37208C4C" w14:textId="2AC1FC6F" w:rsidTr="0030344C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A25872D" w14:textId="77777777" w:rsidR="00AA0F2A" w:rsidRPr="00CA0635" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA0635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -5633,77 +5669,95 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="00385025">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42C0F505" w14:textId="0B563A34" w:rsidR="00AA0F2A" w:rsidRPr="00AA0F2A" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="42C0F505" w14:textId="23FC6B96" w:rsidR="00AA0F2A" w:rsidRPr="00AA0F2A" w:rsidRDefault="00E36A73" w:rsidP="00AA0F2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFE09CF" w14:textId="77777777" w:rsidR="00AA0F2A" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6EFE09CF" w14:textId="56AA72E8" w:rsidR="00AA0F2A" w:rsidRDefault="00E36A73" w:rsidP="00AA0F2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>0,6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0F2A" w:rsidRPr="00546B6A" w14:paraId="1B5CB95C" w14:textId="22CB4216" w:rsidTr="0030344C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="76B316F9" w14:textId="77777777" w:rsidR="00AA0F2A" w:rsidRPr="00546B6A" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546B6A">
               <w:rPr>
@@ -5846,208 +5900,2372 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>7,</w:t>
             </w:r>
             <w:r w:rsidR="00385025">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C70393E" w14:textId="5B4F46D3" w:rsidR="00AA0F2A" w:rsidRPr="00AA0F2A" w:rsidRDefault="00ED122E" w:rsidP="00AA0F2A">
-[...18 lines deleted...]
-              <w:t>48</w:t>
+          <w:p w14:paraId="1C70393E" w14:textId="3A2A0BEE" w:rsidR="00AA0F2A" w:rsidRPr="00AA0F2A" w:rsidRDefault="00E36A73" w:rsidP="00AA0F2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB31171" w14:textId="22BCE7F0" w:rsidR="00AA0F2A" w:rsidRDefault="00A346B3" w:rsidP="00AA0F2A">
-[...22 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="6AB31171" w14:textId="1ACB1DE8" w:rsidR="00AA0F2A" w:rsidRDefault="00E36A73" w:rsidP="00AA0F2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00A43177">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="006468D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43EA2E96" w14:textId="40C40047" w:rsidR="00105098" w:rsidRDefault="00105098" w:rsidP="003A62CD">
+    <w:p w14:paraId="43EA2E96" w14:textId="39832E3D" w:rsidR="00C17D4B" w:rsidRDefault="00C17D4B" w:rsidP="003A62CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56B9A0BD" w14:textId="77777777" w:rsidR="00105098" w:rsidRDefault="00105098" w:rsidP="00105098">
+    <w:p w14:paraId="7891A443" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRDefault="00C17D4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E34C556" w14:textId="77777777" w:rsidR="00105098" w:rsidRDefault="00105098" w:rsidP="003A62CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14608" w:type="dxa"/>
+        <w:tblInd w:w="-426" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2553"/>
+        <w:gridCol w:w="2008"/>
+        <w:gridCol w:w="2008"/>
+        <w:gridCol w:w="2008"/>
+        <w:gridCol w:w="2008"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="7"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C17D4B" w:rsidRPr="00EA7C7C" w14:paraId="355796D1" w14:textId="77777777" w:rsidTr="00A15ED1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325962F5" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRPr="00EA7C7C" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3626B9" w14:textId="252DDC82" w:rsidR="00C17D4B" w:rsidRPr="009C3769" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3769">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B228F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3769">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>. gads</w:t>
+            </w:r>
+            <w:r w:rsidR="00B228F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A785940" w14:textId="5524C927" w:rsidR="00C17D4B" w:rsidRPr="009C3769" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3769">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B228F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3769">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>. gads</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4023" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7604E87A" w14:textId="33FFF191" w:rsidR="00C17D4B" w:rsidRPr="009C3769" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B228F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>. gads</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17D4B" w:rsidRPr="00EA7C7C" w14:paraId="122BDD7A" w14:textId="77777777" w:rsidTr="00A15ED1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C41AB8F" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRPr="00EA7C7C" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5F92C5" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRPr="009C3769" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3769">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Skaits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="338E794B" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRPr="00546B6A" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Uz 100 000 iedzīvotāju</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCFF11C" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRPr="009C3769" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3769">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Skaits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7361A838" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRPr="00546B6A" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Uz 100 000 iedzīvotāju</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="047F5FAA" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3769">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Skaits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="25859EDA" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRPr="00546B6A" w:rsidRDefault="00C17D4B" w:rsidP="00A15ED1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Uz 100 000 iedzīvotāju</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="7D6BB3AD" w14:textId="77777777" w:rsidTr="00125EB8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DC415A" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Janvāris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C3DDBC" w14:textId="2FFF9CD5" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="501E2613" w14:textId="7CE31DEA" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA78A42" w14:textId="0C429AFF" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="496FDA45" w14:textId="75A9C049" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6315702A" w14:textId="22857A18" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="487CF910" w14:textId="596F6BC0" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="77ECAE6F" w14:textId="77777777" w:rsidTr="00125EB8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D8DE06" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Februāris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CA4E7E" w14:textId="6A4EB92F" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D320818" w14:textId="7C3076E9" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="036D7623" w14:textId="24EE306E" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1959C21B" w14:textId="4A6878C6" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="237851CA" w14:textId="44995BED" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E66CE7" w14:textId="33D9C64E" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="4AA2D625" w14:textId="77777777" w:rsidTr="00125EB8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DECD454" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Marts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="119A8C09" w14:textId="0768C0D9" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FAEFDC" w14:textId="692339AE" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D0CCC5" w14:textId="581250D5" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="164C9988" w14:textId="180A23F6" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AAA278" w14:textId="1A465A7D" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="14278194" w14:textId="10AEBAF1" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="33AB8B39" w14:textId="77777777" w:rsidTr="00125EB8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FE18F0" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Aprīlis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="260FA4AD" w14:textId="1A5E6325" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="412D537E" w14:textId="58BB093E" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E8F007" w14:textId="44ED9EE0" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4CFB8F" w14:textId="6FCA74BE" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5B6D93" w14:textId="248DD253" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="47877BF7" w14:textId="3976FB27" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="01C333E3" w14:textId="77777777" w:rsidTr="00125EB8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5708D10A" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Maijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0848437A" w14:textId="6A4D9AF7" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="575166CD" w14:textId="320E5131" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1AB40" w14:textId="3A174937" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34739BDB" w14:textId="03A3B304" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="522EDFB9" w14:textId="49F2D35F" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B499AC4" w14:textId="5749EC15" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="67B2A26C" w14:textId="77777777" w:rsidTr="00125EB8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AA477C" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Jūnijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7785267B" w14:textId="0FC6EB00" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2223A3" w14:textId="3E3EF196" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABDEDDF" w14:textId="4E5A4467" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="035B4CB2" w14:textId="4F3C10B8" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="609A037B" w14:textId="010C483E" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F847614" w14:textId="2FBD0241" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="1929F435" w14:textId="77777777" w:rsidTr="00125EB8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0DFC2D" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Jūlijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7290163F" w14:textId="663D9581" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB26F2B" w14:textId="5D321ADE" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="045F76E7" w14:textId="6C9FC221" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D612AD2" w14:textId="5EF4B3BA" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B4AF40" w14:textId="5F1FB878" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B418D7" w14:textId="515FB140" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="17B2BAD3" w14:textId="77777777" w:rsidTr="00125EB8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="798A51B8" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Augusts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6DF016" w14:textId="2A87FEB2" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A059B9" w14:textId="639D746A" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="009F1754" w14:textId="4BCD3D6C" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="724EB493" w14:textId="33688543" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50725B0C" w14:textId="358466CD" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1BB31A" w14:textId="12071A30" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="63A2B944" w14:textId="77777777" w:rsidTr="00125EB8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB5E3FB" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Septembris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F7D7EB" w14:textId="1FF1ED79" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="59233400" w14:textId="3E42B3A1" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="368ED7D7" w14:textId="79E32ABA" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FB25E7" w14:textId="2C98B84D" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE9DDBE" w14:textId="791EC5D7" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEC9F28" w14:textId="0A6FABCE" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="6F23AC29" w14:textId="77777777" w:rsidTr="00A15ED1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AA49BB" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Oktobris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DB7794" w14:textId="75736B14" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5587514A" w14:textId="178C1E4F" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43466CA2" w14:textId="6735D729" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC25A24" w14:textId="5AD6382C" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E09085E" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B92F091" w14:textId="77777777" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="4DF47965" w14:textId="77777777" w:rsidTr="00A15ED1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469097A8" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Novembris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3416DE20" w14:textId="63A89D20" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C544026" w14:textId="01E90670" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="772DD96D" w14:textId="0F27B8CB" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FB32E5" w14:textId="67DFC8D0" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DC3E41" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="534D0CE4" w14:textId="77777777" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00CA0635" w14:paraId="5E81F132" w14:textId="77777777" w:rsidTr="00A15ED1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E1E71E" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Decembris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="136C320F" w14:textId="60DCBB4A" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C919DB" w14:textId="0B9B5371" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F1A713" w14:textId="6E5D47E0" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A34670" w14:textId="56A0B56F" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD21BEA" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2385C922" w14:textId="77777777" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21551" w:rsidRPr="00546B6A" w14:paraId="4859C26A" w14:textId="77777777" w:rsidTr="00A15ED1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0EEED2" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Kopā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69ECB817" w14:textId="109AFECE" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="395F4756" w14:textId="1F300776" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1740872F" w14:textId="3AAA4ECE" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="218EE0DB" w14:textId="33901CB6" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0154EFAE" w14:textId="0A6DDBA6" w:rsidR="00C21551" w:rsidRPr="00AA0F2A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="327B8994" w14:textId="0F09EA4A" w:rsidR="00C21551" w:rsidRDefault="00C21551" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="36844512" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRDefault="00C17D4B" w:rsidP="00C17D4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D4F220" w14:textId="77777777" w:rsidR="00C17D4B" w:rsidRDefault="00C17D4B" w:rsidP="003A62CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF897E9" w14:textId="0EAFE398" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00105098" w:rsidP="00B228F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Provizoriskie dati</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72237E85" w14:textId="77777777" w:rsidR="00105098" w:rsidRPr="00546B6A" w:rsidRDefault="00105098" w:rsidP="009C3769">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00105098" w:rsidRPr="00546B6A" w:rsidSect="00C058AF">
+    <w:sectPr w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidSect="00C058AF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="993" w:right="1440" w:bottom="1134" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
@@ -6069,95 +8287,105 @@
     <w:rsid w:val="00195972"/>
     <w:rsid w:val="001D1294"/>
     <w:rsid w:val="001F1293"/>
     <w:rsid w:val="002053B6"/>
     <w:rsid w:val="00243627"/>
     <w:rsid w:val="002F099B"/>
     <w:rsid w:val="00316103"/>
     <w:rsid w:val="003436E7"/>
     <w:rsid w:val="00344A7B"/>
     <w:rsid w:val="0037479A"/>
     <w:rsid w:val="00385025"/>
     <w:rsid w:val="003A18C1"/>
     <w:rsid w:val="003A62CD"/>
     <w:rsid w:val="00446081"/>
     <w:rsid w:val="00470F31"/>
     <w:rsid w:val="004B57EC"/>
     <w:rsid w:val="004C6E07"/>
     <w:rsid w:val="00546B6A"/>
     <w:rsid w:val="005762CE"/>
     <w:rsid w:val="00577A3B"/>
     <w:rsid w:val="00586482"/>
     <w:rsid w:val="006468D0"/>
     <w:rsid w:val="006479F3"/>
     <w:rsid w:val="006B3558"/>
     <w:rsid w:val="006F5B36"/>
+    <w:rsid w:val="00775247"/>
     <w:rsid w:val="007B5CDC"/>
     <w:rsid w:val="00890CAC"/>
     <w:rsid w:val="008A16EC"/>
     <w:rsid w:val="008D1328"/>
     <w:rsid w:val="008E4E6D"/>
     <w:rsid w:val="00907841"/>
     <w:rsid w:val="009B7AE2"/>
     <w:rsid w:val="009C3769"/>
     <w:rsid w:val="00A176B9"/>
     <w:rsid w:val="00A225A6"/>
     <w:rsid w:val="00A346B3"/>
     <w:rsid w:val="00A43177"/>
     <w:rsid w:val="00A84907"/>
     <w:rsid w:val="00AA0F2A"/>
     <w:rsid w:val="00AB6538"/>
     <w:rsid w:val="00AD26F5"/>
     <w:rsid w:val="00AD3D5C"/>
+    <w:rsid w:val="00B12D9E"/>
+    <w:rsid w:val="00B228F2"/>
     <w:rsid w:val="00B94D6D"/>
     <w:rsid w:val="00BA0850"/>
     <w:rsid w:val="00BA0CA9"/>
     <w:rsid w:val="00BE263E"/>
     <w:rsid w:val="00BE3BDD"/>
     <w:rsid w:val="00C058AF"/>
+    <w:rsid w:val="00C17D4B"/>
+    <w:rsid w:val="00C21551"/>
+    <w:rsid w:val="00C25784"/>
     <w:rsid w:val="00C53CB7"/>
     <w:rsid w:val="00C618A9"/>
     <w:rsid w:val="00C81A13"/>
     <w:rsid w:val="00CA0635"/>
     <w:rsid w:val="00D07342"/>
     <w:rsid w:val="00D17271"/>
     <w:rsid w:val="00D62287"/>
     <w:rsid w:val="00D70EDC"/>
     <w:rsid w:val="00DB4A4F"/>
+    <w:rsid w:val="00E36A73"/>
     <w:rsid w:val="00E36E17"/>
+    <w:rsid w:val="00E41774"/>
     <w:rsid w:val="00E52462"/>
     <w:rsid w:val="00E52EF7"/>
     <w:rsid w:val="00E91DE1"/>
     <w:rsid w:val="00EA7C7C"/>
     <w:rsid w:val="00EB288C"/>
     <w:rsid w:val="00EB63A5"/>
     <w:rsid w:val="00EC1626"/>
+    <w:rsid w:val="00EC3999"/>
     <w:rsid w:val="00ED122E"/>
     <w:rsid w:val="00EE7811"/>
     <w:rsid w:val="00F32D9A"/>
     <w:rsid w:val="00F52A77"/>
     <w:rsid w:val="00F60653"/>
+    <w:rsid w:val="00F64085"/>
     <w:rsid w:val="00FA32ED"/>
     <w:rsid w:val="00FC2926"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -6637,50 +8865,51 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="262350083">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -6910,71 +9139,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>413</Characters>
+  <Pages>3</Pages>
+  <Words>942</Words>
+  <Characters>537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1135</CharactersWithSpaces>
+  <CharactersWithSpaces>1477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Margita Štāle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>