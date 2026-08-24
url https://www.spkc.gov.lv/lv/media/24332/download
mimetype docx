--- v1 (2026-05-25)
+++ v2 (2026-08-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22DE6C90" w14:textId="61371550" w:rsidR="00DB4A4F" w:rsidRPr="009C3769" w:rsidRDefault="00EA7C7C" w:rsidP="00EA7C7C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3769">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Mirstība no Covid-19 pa mēnešiem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1939755B" w14:textId="1752C845" w:rsidR="00EA7C7C" w:rsidRPr="009C3769" w:rsidRDefault="00EA7C7C" w:rsidP="00EA7C7C">
       <w:pPr>
@@ -3224,80 +3224,70 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3769">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>. gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="6284ABA4" w14:textId="1237B8CC" w:rsidR="00AA0F2A" w:rsidRPr="009C3769" w:rsidRDefault="00AA0F2A" w:rsidP="00D548B8">
+          <w:p w14:paraId="6284ABA4" w14:textId="356A6DF6" w:rsidR="00AA0F2A" w:rsidRPr="009C3769" w:rsidRDefault="00AA0F2A" w:rsidP="00D548B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>2025. gads</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0F2A" w:rsidRPr="00EA7C7C" w14:paraId="5CEC7BB7" w14:textId="16B98AD9" w:rsidTr="0030344C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FB670ED" w14:textId="77777777" w:rsidR="00AA0F2A" w:rsidRPr="00EA7C7C" w:rsidRDefault="00AA0F2A" w:rsidP="00AA0F2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -6463,77 +6453,95 @@
             <w:tcW w:w="2553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37DC415A" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA0635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Janvāris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="17C3DDBC" w14:textId="2FFF9CD5" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
-[...25 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="17C3DDBC" w14:textId="3048F61B" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="0045730C" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="501E2613" w14:textId="0C52217D" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="0045730C" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>0,9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FA78A42" w14:textId="0C429AFF" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="496FDA45" w14:textId="75A9C049" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
@@ -6594,77 +6602,95 @@
             <w:tcW w:w="2553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27D8DE06" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA0635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Februāris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45CA4E7E" w14:textId="6A4EB92F" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
-[...25 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="45CA4E7E" w14:textId="3E9EFD7C" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="0045730C" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D320818" w14:textId="0B0EECD9" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="0045730C" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>0,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="036D7623" w14:textId="24EE306E" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1959C21B" w14:textId="4A6878C6" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
@@ -6725,77 +6751,95 @@
             <w:tcW w:w="2553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DECD454" w14:textId="77777777" w:rsidR="00C21551" w:rsidRPr="00CA0635" w:rsidRDefault="00C21551" w:rsidP="00C21551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA0635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Marts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="119A8C09" w14:textId="0768C0D9" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
-[...25 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="119A8C09" w14:textId="746F4899" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="0045730C" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FAEFDC" w14:textId="5EB92F88" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="0045730C" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>0,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="65D0CCC5" w14:textId="581250D5" w:rsidR="00C21551" w:rsidRPr="005762CE" w:rsidRDefault="00C21551" w:rsidP="00C21551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="164C9988" w14:textId="180A23F6" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
@@ -8043,81 +8087,103 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Kopā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69ECB817" w14:textId="109AFECE" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
-[...29 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="69ECB817" w14:textId="2D08982B" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="004D3C2E" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="395F4756" w14:textId="11072898" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="004D3C2E" w:rsidP="00C21551">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>1,73</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1740872F" w14:textId="3AAA4ECE" w:rsidR="00C21551" w:rsidRPr="00546B6A" w:rsidRDefault="00C21551" w:rsidP="00C21551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2008" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
@@ -8246,103 +8312,107 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA7C7C"/>
     <w:rsid w:val="000B2D70"/>
     <w:rsid w:val="000B7E2E"/>
     <w:rsid w:val="00105098"/>
     <w:rsid w:val="00142A00"/>
     <w:rsid w:val="00195972"/>
     <w:rsid w:val="001D1294"/>
     <w:rsid w:val="001F1293"/>
     <w:rsid w:val="002053B6"/>
     <w:rsid w:val="00243627"/>
     <w:rsid w:val="002F099B"/>
     <w:rsid w:val="00316103"/>
     <w:rsid w:val="003436E7"/>
     <w:rsid w:val="00344A7B"/>
     <w:rsid w:val="0037479A"/>
     <w:rsid w:val="00385025"/>
     <w:rsid w:val="003A18C1"/>
     <w:rsid w:val="003A62CD"/>
     <w:rsid w:val="00446081"/>
+    <w:rsid w:val="0045730C"/>
     <w:rsid w:val="00470F31"/>
     <w:rsid w:val="004B57EC"/>
     <w:rsid w:val="004C6E07"/>
+    <w:rsid w:val="004D3C2E"/>
     <w:rsid w:val="00546B6A"/>
     <w:rsid w:val="005762CE"/>
     <w:rsid w:val="00577A3B"/>
     <w:rsid w:val="00586482"/>
     <w:rsid w:val="006468D0"/>
     <w:rsid w:val="006479F3"/>
     <w:rsid w:val="006B3558"/>
     <w:rsid w:val="006F5B36"/>
     <w:rsid w:val="00775247"/>
     <w:rsid w:val="007B5CDC"/>
     <w:rsid w:val="00890CAC"/>
     <w:rsid w:val="008A16EC"/>
     <w:rsid w:val="008D1328"/>
     <w:rsid w:val="008E4E6D"/>
     <w:rsid w:val="00907841"/>
     <w:rsid w:val="009B7AE2"/>
     <w:rsid w:val="009C3769"/>
     <w:rsid w:val="00A176B9"/>
     <w:rsid w:val="00A225A6"/>
     <w:rsid w:val="00A346B3"/>
+    <w:rsid w:val="00A358E2"/>
     <w:rsid w:val="00A43177"/>
     <w:rsid w:val="00A84907"/>
     <w:rsid w:val="00AA0F2A"/>
     <w:rsid w:val="00AB6538"/>
     <w:rsid w:val="00AD26F5"/>
     <w:rsid w:val="00AD3D5C"/>
     <w:rsid w:val="00B12D9E"/>
     <w:rsid w:val="00B228F2"/>
     <w:rsid w:val="00B94D6D"/>
     <w:rsid w:val="00BA0850"/>
     <w:rsid w:val="00BA0CA9"/>
     <w:rsid w:val="00BE263E"/>
     <w:rsid w:val="00BE3BDD"/>
     <w:rsid w:val="00C058AF"/>
     <w:rsid w:val="00C17D4B"/>
     <w:rsid w:val="00C21551"/>
     <w:rsid w:val="00C25784"/>
     <w:rsid w:val="00C53CB7"/>
     <w:rsid w:val="00C618A9"/>
     <w:rsid w:val="00C81A13"/>
     <w:rsid w:val="00CA0635"/>
     <w:rsid w:val="00D07342"/>
     <w:rsid w:val="00D17271"/>
     <w:rsid w:val="00D62287"/>
     <w:rsid w:val="00D70EDC"/>
@@ -9140,70 +9210,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>942</Words>
-  <Characters>537</Characters>
+  <Words>954</Words>
+  <Characters>544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1477</CharactersWithSpaces>
+  <CharactersWithSpaces>1496</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Margita Štāle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>