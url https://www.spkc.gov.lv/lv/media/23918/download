--- v0 (2025-11-02)
+++ v1 (2026-10-26)
@@ -10,8677 +10,8174 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F83EAE4" w14:textId="77777777" w:rsidR="00593D2A" w:rsidRPr="00E67B29" w:rsidRDefault="00593D2A" w:rsidP="00D04385">
+    <w:p w14:paraId="4F83EAE4" w14:textId="77777777" w:rsidR="00593D2A" w:rsidRPr="00DA4646" w:rsidRDefault="00593D2A" w:rsidP="00D04385">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slimību profilakses un kontroles centrs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C219790" w14:textId="77777777" w:rsidR="0062762F" w:rsidRPr="00E67B29" w:rsidRDefault="0062762F" w:rsidP="00D04385">
+    <w:p w14:paraId="4C219790" w14:textId="77777777" w:rsidR="0062762F" w:rsidRPr="00DA4646" w:rsidRDefault="0062762F" w:rsidP="00D04385">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50DF9687" w14:textId="77777777" w:rsidR="0062762F" w:rsidRPr="00E67B29" w:rsidRDefault="0062762F" w:rsidP="00D04385">
+    <w:p w14:paraId="50DF9687" w14:textId="77777777" w:rsidR="0062762F" w:rsidRPr="00DA4646" w:rsidRDefault="0062762F" w:rsidP="00D04385">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5945077B" w14:textId="77777777" w:rsidR="0062762F" w:rsidRPr="00E67B29" w:rsidRDefault="0062762F" w:rsidP="00D04385">
+    <w:p w14:paraId="5945077B" w14:textId="77777777" w:rsidR="0062762F" w:rsidRPr="00DA4646" w:rsidRDefault="0062762F" w:rsidP="00D04385">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62B37485" w14:textId="77777777" w:rsidR="0062762F" w:rsidRPr="00E67B29" w:rsidRDefault="0062762F" w:rsidP="00D04385">
+    <w:p w14:paraId="62B37485" w14:textId="77777777" w:rsidR="0062762F" w:rsidRPr="00DA4646" w:rsidRDefault="0062762F" w:rsidP="00D04385">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09B3EFA5" w14:textId="06DD7A77" w:rsidR="003507B0" w:rsidRPr="00E67B29" w:rsidRDefault="0F838D9E" w:rsidP="00D04385">
+    <w:p w14:paraId="09B3EFA5" w14:textId="4AC1F9DE" w:rsidR="003507B0" w:rsidRPr="00DA4646" w:rsidRDefault="0F838D9E" w:rsidP="00D04385">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Ieteikumi ārstniecības iestādēm par </w:t>
       </w:r>
-      <w:r w:rsidR="00E519F6" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00E519F6" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts apmaksāto </w:t>
       </w:r>
-      <w:r w:rsidR="00A870AF" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00A870AF" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">vakcīnu pret </w:t>
       </w:r>
-      <w:r w:rsidR="00E519F6" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00E519F6" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">sezonālo </w:t>
       </w:r>
-      <w:r w:rsidR="00A870AF" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00A870AF" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>gripu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasūtījumiem 202</w:t>
       </w:r>
-      <w:r w:rsidR="00491683">
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E67B29">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A870AF" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00A870AF" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00491683">
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E67B29">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>. gad</w:t>
       </w:r>
-      <w:r w:rsidR="00371107" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00371107" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>a sezon</w:t>
       </w:r>
-      <w:r w:rsidR="002C02BD" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="002C02BD" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00371107" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00371107" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06931FD6" w14:textId="77777777" w:rsidR="003507B0" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="06931FD6" w14:textId="77777777" w:rsidR="003507B0" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="057BC38D" w14:textId="77777777" w:rsidR="00B01576" w:rsidRPr="00E67B29" w:rsidRDefault="00B01576" w:rsidP="00D04385">
+    <w:p w14:paraId="057BC38D" w14:textId="77777777" w:rsidR="00B01576" w:rsidRPr="00DA4646" w:rsidRDefault="00B01576" w:rsidP="00D04385">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="662A338B" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="662A338B" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="643A7BA9" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="643A7BA9" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4769EF50" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="4769EF50" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF7DBD5" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="3AF7DBD5" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DE679C2" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="4DE679C2" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49584119" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="49584119" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A492AA" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="26A492AA" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6940B7D8" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="6940B7D8" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27BD4CF9" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="27BD4CF9" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EBCA15" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="13EBCA15" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39887E41" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="39887E41" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40EAF16F" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="40EAF16F" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DE940B6" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="0DE940B6" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B32A929" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="4B32A929" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E121527" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="4E121527" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B332028" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="0B332028" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2152A50A" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="2152A50A" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="549F8AE9" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="549F8AE9" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4426E42A" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="4426E42A" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EBEB5FA" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="1EBEB5FA" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DFDD9D3" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="6DFDD9D3" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4319CFCF" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="4319CFCF" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D0925F8" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="2D0925F8" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C111741" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="1C111741" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A2F1FD4" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="1A2F1FD4" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F5B328B" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="0F5B328B" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FA3DE01" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="1FA3DE01" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D943625" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="4D943625" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C1A6627" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="4C1A6627" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11F23FE1" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="11F23FE1" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53337B7E" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="53337B7E" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4579DCC7" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="4579DCC7" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758AB529" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="758AB529" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="046B2613" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="046B2613" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CC920A0" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00E67B29" w:rsidRDefault="0079782C" w:rsidP="00D04385">
+    <w:p w14:paraId="2CC920A0" w14:textId="77777777" w:rsidR="0079782C" w:rsidRPr="00DA4646" w:rsidRDefault="0079782C" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:id w:val="1625930556"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="13AD3C55" w14:textId="3ABAABF3" w:rsidR="007105E0" w:rsidRPr="00E67B29" w:rsidRDefault="00B1738B" w:rsidP="00D04385">
+        <w:p w14:paraId="13AD3C55" w14:textId="3ABAABF3" w:rsidR="007105E0" w:rsidRPr="00DA4646" w:rsidRDefault="00B1738B" w:rsidP="007E6CBA">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
-            <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E67B29">
+          <w:r w:rsidRPr="00DA4646">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Saturs</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
-        <w:p w14:paraId="4DF5F377" w14:textId="2490C838" w:rsidR="00DC604B" w:rsidRDefault="00451011">
+        <w:p w14:paraId="5645C3F9" w14:textId="2CC9FC61" w:rsidR="00D344A9" w:rsidRDefault="00451011">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E67B29">
+          <w:r w:rsidRPr="00DA4646">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="007105E0" w:rsidRPr="00E67B29">
+          <w:r w:rsidR="007105E0" w:rsidRPr="00DA4646">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
             <w:instrText>TOC \o "1-3" \h \z \u</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00E67B29">
+          <w:r w:rsidRPr="00DA4646">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc210288201" w:history="1">
-            <w:r w:rsidR="00DC604B" w:rsidRPr="004C50E0">
+          <w:hyperlink w:anchor="_Toc242956063" w:history="1">
+            <w:r w:rsidR="00D344A9" w:rsidRPr="00817B36">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pamatojums</w:t>
             </w:r>
-            <w:r w:rsidR="00DC604B">
+            <w:r w:rsidR="00D344A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC604B">
+            <w:r w:rsidR="00D344A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC604B">
+            <w:r w:rsidR="00D344A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210288201 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC604B">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242956063 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00D344A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC604B">
+            <w:r w:rsidR="00D344A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DC604B">
+            <w:r w:rsidR="00D344A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00DC604B">
+            <w:r w:rsidR="00D344A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F89F76A" w14:textId="650D6787" w:rsidR="00DC604B" w:rsidRDefault="00DC604B">
+        <w:p w14:paraId="4D7BFCE0" w14:textId="4FA0033C" w:rsidR="00D344A9" w:rsidRDefault="00D344A9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210288202" w:history="1">
-            <w:r w:rsidRPr="004C50E0">
+          <w:hyperlink w:anchor="_Toc242956064" w:history="1">
+            <w:r w:rsidRPr="00817B36">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Riska grupas vakcinācijai ar valsts apmaksātām vakcīnām pret sezonālo gripu 2025./2026. gada sezonai</w:t>
+              <w:t>Riska grupas vakcinācijai ar valsts apmaksātām vakcīnām pret sezonālo gripu 2026./2027. gada sezonai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210288202 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242956064 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AE59FE3" w14:textId="77793337" w:rsidR="00DC604B" w:rsidRDefault="00DC604B">
+        <w:p w14:paraId="28A0F9EA" w14:textId="13C0B5ED" w:rsidR="00D344A9" w:rsidRDefault="00D344A9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210288203" w:history="1">
-            <w:r w:rsidRPr="004C50E0">
+          <w:hyperlink w:anchor="_Toc242956065" w:history="1">
+            <w:r w:rsidRPr="00817B36">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Valsts apmaksātas vakcīnas pret sezonālo gripu 2025./2026. gada sezonai</w:t>
+              <w:t>Valsts apmaksātas vakcīnas pret sezonālo gripu 2026./2027. gada sezonai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210288203 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242956065 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76337D09" w14:textId="6D87BC90" w:rsidR="00DC604B" w:rsidRDefault="00DC604B">
+        <w:p w14:paraId="42A045FF" w14:textId="75DFBB29" w:rsidR="00D344A9" w:rsidRDefault="00D344A9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210288204" w:history="1">
-            <w:r w:rsidRPr="004C50E0">
+          <w:hyperlink w:anchor="_Toc242956066" w:history="1">
+            <w:r w:rsidRPr="00817B36">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vakcīnu sadales principi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210288204 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242956066 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3050BD9A" w14:textId="0EAE603E" w:rsidR="00DC604B" w:rsidRDefault="00DC604B">
+        <w:p w14:paraId="19AA2620" w14:textId="03987EBC" w:rsidR="00D344A9" w:rsidRDefault="00D344A9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210288205" w:history="1">
-            <w:r w:rsidRPr="004C50E0">
+          <w:hyperlink w:anchor="_Toc242956067" w:history="1">
+            <w:r w:rsidRPr="00817B36">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vakcīnu pret sezonālo gripu pasūtīšanas kārtība</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210288205 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242956067 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24869630" w14:textId="1A92CBA6" w:rsidR="00DC604B" w:rsidRDefault="00DC604B">
+        <w:p w14:paraId="2F854EFA" w14:textId="73B91048" w:rsidR="00D344A9" w:rsidRDefault="00D344A9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210288206" w:history="1">
-            <w:r w:rsidRPr="004C50E0">
+          <w:hyperlink w:anchor="_Toc242956068" w:history="1">
+            <w:r w:rsidRPr="00817B36">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vakcīnu piegāde un saņemšana</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210288206 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242956068 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A3C6FBA" w14:textId="3DC0B475" w:rsidR="00DC604B" w:rsidRDefault="00DC604B">
+        <w:p w14:paraId="28338CE3" w14:textId="644F15D4" w:rsidR="00D344A9" w:rsidRDefault="00D344A9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210288207" w:history="1">
-            <w:r w:rsidRPr="004C50E0">
+          <w:hyperlink w:anchor="_Toc242956069" w:history="1">
+            <w:r w:rsidRPr="00817B36">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Atskaites par veiktajām vakcinācijām</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210288207 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242956069 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B970690" w14:textId="056DC94F" w:rsidR="00DC604B" w:rsidRDefault="00DC604B">
+        <w:p w14:paraId="5CB09F8E" w14:textId="6E2F6F86" w:rsidR="00D344A9" w:rsidRDefault="00D344A9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210288208" w:history="1">
-            <w:r w:rsidRPr="004C50E0">
+          <w:hyperlink w:anchor="_Toc242956070" w:history="1">
+            <w:r w:rsidRPr="00817B36">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Indikāciju izvēle VAKCINĀCIJAS FAKTU aizpildīšanai E-veselības portālā</w:t>
+              <w:t>Indikāciju i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817B36">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817B36">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>vēle VAKCINĀCIJAS FAKTU aizpildīšanai E-veselības portālā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210288208 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242956070 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4BE3B3E7" w14:textId="5D7C3541" w:rsidR="00DC604B" w:rsidRDefault="00DC604B">
-[...74 lines deleted...]
-        <w:p w14:paraId="1A937025" w14:textId="79798CD7" w:rsidR="00451011" w:rsidRPr="00E67B29" w:rsidRDefault="00451011" w:rsidP="7D403803">
+        <w:p w14:paraId="1A937025" w14:textId="7EE5E22C" w:rsidR="00451011" w:rsidRPr="00DA4646" w:rsidRDefault="00451011" w:rsidP="171A078D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
             </w:tabs>
+            <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E67B29">
+          <w:r w:rsidRPr="00DA4646">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="22EEB93D" w14:textId="6F6308ED" w:rsidR="038D7B5B" w:rsidRPr="00E67B29" w:rsidRDefault="038D7B5B" w:rsidP="00D04385">
+    <w:p w14:paraId="22EEB93D" w14:textId="6F6308ED" w:rsidR="038D7B5B" w:rsidRPr="00DA4646" w:rsidRDefault="038D7B5B" w:rsidP="171A078D">
       <w:pPr>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C48870D" w14:textId="77777777" w:rsidR="00BC66D6" w:rsidRPr="00E67B29" w:rsidRDefault="00BC66D6" w:rsidP="00D04385">
+    <w:p w14:paraId="5C48870D" w14:textId="77777777" w:rsidR="00BC66D6" w:rsidRPr="00DA4646" w:rsidRDefault="00BC66D6" w:rsidP="171A078D">
       <w:pPr>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc144714884"/>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC2FA50" w14:textId="242A2029" w:rsidR="00BC66D6" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="5EC2FA50" w14:textId="242A2029" w:rsidR="00BC66D6" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc210288201"/>
-      <w:r w:rsidRPr="00E67B29">
+      <w:bookmarkStart w:id="1" w:name="_Toc242956063"/>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pamatojums</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="16346247" w14:textId="77777777" w:rsidR="00161B2E" w:rsidRPr="00161B2E" w:rsidRDefault="00161B2E" w:rsidP="00161B2E"/>
-    <w:p w14:paraId="2256F1C2" w14:textId="4C998B44" w:rsidR="00005CA1" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="16346247" w14:textId="77777777" w:rsidR="00161B2E" w:rsidRPr="00DA4646" w:rsidRDefault="00161B2E" w:rsidP="171A078D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2256F1C2" w14:textId="5FCCD9C4" w:rsidR="00005CA1" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="6A251A55">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Ministru kabineta 2000. gada 26. septembra noteikum</w:t>
       </w:r>
-      <w:r w:rsidR="0021052D" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="0021052D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr. 330 „Vakcinācijas noteikumi”</w:t>
       </w:r>
-      <w:r w:rsidR="00705B90" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00705B90" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidR="2069A567" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MK </w:t>
+      </w:r>
+      <w:r w:rsidR="0B69A042" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>oteikumi)</w:t>
+      </w:r>
+      <w:r w:rsidR="446757CC" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F16FA32" w14:textId="77777777" w:rsidR="00C229B9" w:rsidRPr="00DA4646" w:rsidRDefault="00C229B9" w:rsidP="00D04385">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA5525C" w14:textId="50CB2319" w:rsidR="00611C08" w:rsidRPr="00DA4646" w:rsidRDefault="00C229B9" w:rsidP="6A251A55">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Noteikumi</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="446757CC" w:rsidRPr="00E67B29">
+        <w:t>Ieteikumi ārstniecības iestādēm par vakcīnu pret gripu pasūtījumiem 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>./202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gada sezonai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attiecas uz </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1AEE" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>valsts imunizācijas programmā iekļautām vakcīnām</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4C7C" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Šie ieteikumi neattiecas uz </w:t>
+      </w:r>
+      <w:r w:rsidR="3BC0F254" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">komerciāli pieejamām </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4C7C" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>vakcīnā</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7AC3" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4C7C" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00171F67" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F16FA32" w14:textId="77777777" w:rsidR="00C229B9" w:rsidRPr="00E67B29" w:rsidRDefault="00C229B9" w:rsidP="00D04385">
+    <w:p w14:paraId="6D1F5981" w14:textId="77777777" w:rsidR="00C229B9" w:rsidRPr="00DA4646" w:rsidRDefault="00C229B9" w:rsidP="00D04385">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AA5525C" w14:textId="2CA4B45E" w:rsidR="00611C08" w:rsidRPr="00E67B29" w:rsidRDefault="00C229B9" w:rsidP="00D04385">
-[...27 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="0BF4785B" w14:textId="19919028" w:rsidR="3B0528D4" w:rsidRPr="00DA4646" w:rsidRDefault="007022AE" w:rsidP="00D04385">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc144714885"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc242956064"/>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Riska grupas vakcinācijai ar v</w:t>
+      </w:r>
+      <w:r w:rsidR="00005CA1" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>alsts apmaksāt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00005CA1" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00005CA1" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sezonālo</w:t>
+      </w:r>
+      <w:r w:rsidR="00005CA1" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gripu 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00005CA1" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>./202</w:t>
       </w:r>
-      <w:r w:rsidR="00491683">
-[...136 lines deleted...]
-      <w:r w:rsidR="00005CA1" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00005CA1" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>. gada sezonai</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="525783EB" w14:textId="77777777" w:rsidR="005C7ACF" w:rsidRPr="00E67B29" w:rsidRDefault="005C7ACF" w:rsidP="00D04385">
+    <w:p w14:paraId="525783EB" w14:textId="77777777" w:rsidR="005C7ACF" w:rsidRPr="00DA4646" w:rsidRDefault="005C7ACF" w:rsidP="171A078D">
       <w:pPr>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39BD1714" w14:textId="29808C1C" w:rsidR="006B5D0E" w:rsidRPr="00E67B29" w:rsidRDefault="00402BFF" w:rsidP="00D04385">
+    <w:p w14:paraId="39BD1714" w14:textId="1C0E4954" w:rsidR="006B5D0E" w:rsidRPr="00DA4646" w:rsidRDefault="00402BFF" w:rsidP="6A251A55">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Saskaņā ar </w:t>
       </w:r>
-      <w:r w:rsidR="000B3EB6" w:rsidRPr="00E67B29">
-[...21 lines deleted...]
-      <w:r w:rsidR="0035169E" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="51332D07" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MK </w:t>
+      </w:r>
+      <w:r w:rsidR="67E3288A" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3EB6" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>oteikum</w:t>
+      </w:r>
+      <w:r w:rsidR="0035169E" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>u 44.</w:t>
+      </w:r>
+      <w:r w:rsidR="0035169E" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0035169E" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="0035169E" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B3EB6" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="000B3EB6" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">punktu vakcinācijas pret sezonālo gripu par </w:t>
       </w:r>
-      <w:r w:rsidR="00950B2D" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00950B2D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts budžeta līdzekļiem </w:t>
       </w:r>
-      <w:r w:rsidR="00E15130" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00E15130" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>var vei</w:t>
       </w:r>
-      <w:r w:rsidR="008F627E" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="008F627E" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">kt vakcinācijas iestādes, kurām ir noslēgts līgums ar </w:t>
       </w:r>
-      <w:r w:rsidR="2A041359" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="2A041359" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Dienestu</w:t>
       </w:r>
-      <w:r w:rsidR="008F627E" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="008F627E" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
-      <w:r w:rsidR="00130CBA" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00130CBA" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">vakcināciju </w:t>
       </w:r>
-      <w:r w:rsidR="0035169E" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="0035169E" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pret gripu</w:t>
       </w:r>
-      <w:r w:rsidR="006B5D0E" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="006B5D0E" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCA9E88" w14:textId="3C1711B4" w:rsidR="00996123" w:rsidRPr="00E67B29" w:rsidRDefault="006B5D0E" w:rsidP="00D04385">
+    <w:p w14:paraId="7BCA9E88" w14:textId="3C1711B4" w:rsidR="00996123" w:rsidRPr="00DA4646" w:rsidRDefault="006B5D0E" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Vakcināciju pret sezonālo gripu</w:t>
       </w:r>
-      <w:r w:rsidR="000B3FFB" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="000B3FFB" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> no valsts budžeta līdzekļiem var veikt personām, kuras pieder </w:t>
       </w:r>
-      <w:r w:rsidR="00996123" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00996123" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>šādām riska grupām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1760B02D" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="2DA5947A" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>bērni vecumā no 6 līdz 23 mēnešiem (ieskaitot);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EBF8B5" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="443DCA96" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>bērni vecumā no 24 mēnešiem līdz 17 gadiem (ieskaitot), kuri pieder pie šādām veselības riska grupām:</w:t>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>bērni vecumā no 24 mēnešiem līdz 17 gadiem (ieskaitot) un pieaugušie vecumā no 18 gadiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB10B4C" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="1191B429" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>bērni ar hroniskām plaušu slimībām;</w:t>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ar hroniskām plaušu slimībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0B50C1" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="1DB9504E" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>bērni ar hroniskām kardiovaskulārām slimībām neatkarīgi no to cēloņa;</w:t>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ar hroniskām kardiovaskulārām slimībām neatkarīgi no to cēloņa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6025D68D" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="694A77C8" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>bērni ar hroniskām vielmaiņas slimībām;</w:t>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ar hroniskām vielmaiņas slimībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A4C248" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="68E21D61" w14:textId="2CCB9680" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="76A46BB0" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>bērni ar hroniskām nieru slimībām;</w:t>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="22A4ACB1" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>hroniskām nieru slimībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BDFC94" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="458DF764" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...58 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ar psihiskām slimībām;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="288F8AFD" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="72589968" w14:textId="5BC9AC21" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="6A251A55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>bērni, kuri saņem imūnsupresīvu terapiju;</w:t>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ar imū</w:t>
+      </w:r>
+      <w:r w:rsidR="00835AF8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>supresiju;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D3E1DB" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
-[...22 lines deleted...]
-    <w:p w14:paraId="6EEB2063" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="08E1C69D" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="6A251A55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...18 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bērni vecumā no 24 mēnešiem līdz 17 gadiem (ieskaitot), kuri ilgstoši saņem terapiju ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ac. acetylsalicylicum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4233ADF9" w14:textId="0174D64D" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="588D1FBE" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>ārstniecības personas un ārstniecības atbalsta personas, kuras, pildot darba pienākumus, ir tuvā kontaktā ar pacientiem;</w:t>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>grūtnieces;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5934D6F0" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="3907AA65" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>ilgstošas sociālās aprūpes centru darbinieki, kuri, pildot darba pienākumus, ir tuvā kontaktā ar klientiem;</w:t>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstniecības personas un ārstniecības atbalsta personas, kuras, pildot darba pienākumus, ir tuvā kontaktā ar pacientiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A8BEC9" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="7620AD85" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...96 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ilgstošas sociālās aprūpes centru darbinieki un paliatīvās aprūpes darbinieki, kuri, pildot darba pienākumus, ir tuvā kontaktā ar klientiem;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="328B7DB7" w14:textId="7A4DFA8C" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="5EADB66F" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...48 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ilgstošas sociālās aprūpes centru klienti;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64B96FF7" w14:textId="0EA02FA2" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
+    <w:p w14:paraId="493CA88D" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...41 lines deleted...]
-        <w:t>, kuras pieder pie šādām veselības riska grupām:</w:t>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="212529"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>personas vecumā no 60 gadiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39093D28" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="110EF48F" w14:textId="77777777" w:rsidR="00256EF4" w:rsidRPr="00DA4646" w:rsidRDefault="00256EF4" w:rsidP="00091256">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:jc w:val="both"/>
-[...87 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="327C0CFC" w14:textId="77777777" w:rsidR="00CA4EB7" w:rsidRPr="00CA4EB7" w:rsidRDefault="00CA4EB7" w:rsidP="00CA4EB7">
-[...556 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+    <w:p w14:paraId="4317539C" w14:textId="15F69136" w:rsidR="007E6232" w:rsidRPr="00DA4646" w:rsidRDefault="007E6232" w:rsidP="00D04385">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc144714886"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc242956065"/>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valsts apmaksātas vakcīnas pret </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2793" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sezonālo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>gripu 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00491683" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00491683">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>. gada sezonai</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="234B5F8A" w14:textId="77777777" w:rsidR="001D2793" w:rsidRPr="00E67B29" w:rsidRDefault="001D2793" w:rsidP="00D04385">
+    <w:p w14:paraId="234B5F8A" w14:textId="77777777" w:rsidR="001D2793" w:rsidRPr="00DA4646" w:rsidRDefault="001D2793" w:rsidP="171A078D">
       <w:pPr>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41683022" w14:textId="05A6DD0D" w:rsidR="00E051DF" w:rsidRPr="00E67B29" w:rsidRDefault="0F838D9E" w:rsidP="00D04385">
+    <w:p w14:paraId="41683022" w14:textId="01813E92" w:rsidR="00E051DF" w:rsidRPr="00DA4646" w:rsidRDefault="0F838D9E" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Vakcinācijas iestādēm 20</w:t>
       </w:r>
-      <w:r w:rsidR="10010933" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="10010933" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00491683">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B47EA3" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00B47EA3" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="10010933" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="10010933" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00491683">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00410C95" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00410C95" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">gripas </w:t>
       </w:r>
-      <w:r w:rsidR="00B47EA3" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00B47EA3" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>sezon</w:t>
       </w:r>
-      <w:r w:rsidR="001B48C7" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="001B48C7" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00B47EA3" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00B47EA3" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vakcinācijai </w:t>
       </w:r>
-      <w:r w:rsidR="00B82325" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00B82325" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pret sezonālo gripu</w:t>
       </w:r>
-      <w:r w:rsidR="004051A5" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="004051A5" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodrošināšanai</w:t>
       </w:r>
-      <w:r w:rsidR="00B82325" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00B82325" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00410C95" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00410C95" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">riska grupām </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>tiks piegādātas šādas vakcīnas</w:t>
       </w:r>
-      <w:r w:rsidR="3C21D2AF" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="3C21D2AF" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="76E7C965" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="76E7C965" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">skatīt </w:t>
       </w:r>
-      <w:r w:rsidR="3C21D2AF" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="3C21D2AF" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>1. tabul</w:t>
       </w:r>
-      <w:r w:rsidR="74D1952E" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="74D1952E" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="3C21D2AF" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="3C21D2AF" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="3C137E13" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="3C137E13" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB338CC" w14:textId="77777777" w:rsidR="002F00D6" w:rsidRPr="00E67B29" w:rsidRDefault="002F00D6" w:rsidP="00D04385">
+    <w:p w14:paraId="7BB338CC" w14:textId="77777777" w:rsidR="002F00D6" w:rsidRPr="00DA4646" w:rsidRDefault="002F00D6" w:rsidP="171A078D">
       <w:pPr>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E67B29">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A10EFB" w14:textId="61334A27" w:rsidR="1495E0A3" w:rsidRPr="00637815" w:rsidRDefault="00077631" w:rsidP="7766E773">
+    <w:p w14:paraId="35A10EFB" w14:textId="76FDC2DC" w:rsidR="1495E0A3" w:rsidRPr="00DA4646" w:rsidRDefault="00077631" w:rsidP="171A078D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637815">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>tabula.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00637815">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7D65213D" w:rsidRPr="00637815">
+      <w:r w:rsidR="7D65213D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="001B6CD7">
+      <w:r w:rsidR="001B6CD7" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7D65213D" w:rsidRPr="00637815">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="7D65213D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>./202</w:t>
       </w:r>
-      <w:r w:rsidR="001B6CD7">
+      <w:r w:rsidR="00EA244E" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7D65213D" w:rsidRPr="00637815">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="7D65213D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. sezon</w:t>
       </w:r>
-      <w:r w:rsidR="7C00E8D6" w:rsidRPr="00637815">
+      <w:r w:rsidR="7C00E8D6" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="7D65213D" w:rsidRPr="00637815">
+      <w:r w:rsidR="7D65213D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00396D51" w:rsidRPr="00637815">
+      <w:r w:rsidR="00396D51" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>valsts apmaksātas vakcīnas pret sezonālo gripu riska grupu vakcinācijai</w:t>
       </w:r>
-      <w:r w:rsidR="7D65213D" w:rsidRPr="00637815">
+      <w:r w:rsidR="7D65213D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9626" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2134"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1976"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00480AE7" w:rsidRPr="00E67B29" w14:paraId="7CD1D427" w14:textId="1272E54B" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="00480AE7" w:rsidRPr="00DA4646" w14:paraId="7CD1D427" w14:textId="1272E54B" w:rsidTr="6A251A55">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6284A722" w14:textId="7971ED70" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
+          <w:p w14:paraId="6284A722" w14:textId="7971ED70" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Preparāta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160C9C38" w14:textId="375D6ECC" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
+          <w:p w14:paraId="160C9C38" w14:textId="375D6ECC" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Riska grupa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="791A0E38" w14:textId="374433CE" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
+          <w:p w14:paraId="791A0E38" w14:textId="374433CE" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Piegādātājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:tcW w:w="1409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="785B6DDE" w14:textId="7C7E9EE7" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
+          <w:p w14:paraId="785B6DDE" w14:textId="7C7E9EE7" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Pieejamība Latvijā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480AE7" w:rsidRPr="00E67B29" w14:paraId="14F66969" w14:textId="7090F2AA" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="00480AE7" w:rsidRPr="00DA4646" w14:paraId="14F66969" w14:textId="7090F2AA" w:rsidTr="6A251A55">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31E9FF04" w14:textId="1541FBDA" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="001B6CD7" w:rsidP="00D04385">
+          <w:p w14:paraId="31E9FF04" w14:textId="1541FBDA" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="001B6CD7" w:rsidP="00D04385">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Vaxigrip</w:t>
             </w:r>
-            <w:r w:rsidR="009A74D5" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="009A74D5" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009A74D5" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="009A74D5" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>(standarta devas vakcīna)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E912C4" w14:textId="515EFB08" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
+          <w:p w14:paraId="40EBD9E4" w14:textId="77777777" w:rsidR="004B65C9" w:rsidRPr="00DA4646" w:rsidRDefault="00480AE7" w:rsidP="171A078D">
             <w:pPr>
-              <w:contextualSpacing/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>bērni vecumā no 6 līdz 23 mēnešiem (ieskaitot)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67B29">
-              <w:rPr>
+            <w:r w:rsidR="00C54EE5" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="234D2516" w14:textId="77777777" w:rsidR="004B65C9" w:rsidRPr="00DA4646" w:rsidRDefault="00C54EE5" w:rsidP="171A078D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="24"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">iedzīvotāji vecumā no 2 līdz </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00462EEF" w:rsidRPr="00E67B29">
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>ērni</w:t>
+            </w:r>
+            <w:r w:rsidR="00480AE7" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00480AE7" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>59</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E67B29">
+              <w:t xml:space="preserve">vecumā no 2 līdz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> gadiem (ieskaitot), </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="00480AE7" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gadiem, </w:t>
+            </w:r>
+            <w:r w:rsidR="00480AE7" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>kuri pieder pie noteiktām veselības riska grupām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E3957F" w14:textId="3B6EAFDF" w:rsidR="004B65C9" w:rsidRPr="00DA4646" w:rsidRDefault="00C54EE5" w:rsidP="171A078D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pieaugušie vecumā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>kuri pieder pie noteiktām veselības riska grupām</w:t>
+              </w:rPr>
+              <w:t>no 18</w:t>
+            </w:r>
+            <w:r w:rsidR="4F88A202" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> līdz 59</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gadiem, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>kuri pieder pie noteiktām veselības riska grupām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FCBC4F3" w14:textId="77777777" w:rsidR="004B65C9" w:rsidRPr="00DA4646" w:rsidRDefault="00C54EE5" w:rsidP="171A078D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>grūtnieces;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="211C5C72" w14:textId="77777777" w:rsidR="004B65C9" w:rsidRPr="00DA4646" w:rsidRDefault="004B65C9" w:rsidP="171A078D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="212529"/>
+              </w:rPr>
+              <w:t>ārstniecības personas un ārstniecības atbalsta personas, kuras, pildot darba pienākumus, ir tuvā kontaktā ar pacientiem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15257E89" w14:textId="77777777" w:rsidR="004B65C9" w:rsidRPr="00DA4646" w:rsidRDefault="004B65C9" w:rsidP="171A078D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="212529"/>
+              </w:rPr>
+              <w:t>ilgstošas sociālās aprūpes centru darbinieki un paliatīvās aprūpes darbinieki, kuri, pildot darba pienākumus, ir tuvā kontaktā ar klientiem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E912C4" w14:textId="78BD6701" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="004B65C9" w:rsidP="171A078D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="212529"/>
+              </w:rPr>
+              <w:t>ilgstošas sociālās aprūpes centru klienti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2081F300" w14:textId="60A2C418" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00FD277F" w:rsidP="00D04385">
+          <w:p w14:paraId="2081F300" w14:textId="60A2C418" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00FD277F" w:rsidP="00D04385">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SIA “Vakcīna”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:tcW w:w="1409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3453FBFA" w14:textId="7816FC34" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00462EEF" w:rsidP="00D04385">
+          <w:p w14:paraId="3453FBFA" w14:textId="6B1FEDC9" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="54F3F304" w:rsidP="6A251A55">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Oktobris</w:t>
-[...19 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>gada novembris</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480AE7" w:rsidRPr="00E67B29" w14:paraId="2F2F696D" w14:textId="18B9562A" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="00480AE7" w:rsidRPr="00DA4646" w14:paraId="2F2F696D" w14:textId="18B9562A" w:rsidTr="6A251A55">
         <w:trPr>
           <w:trHeight w:val="872"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25961196" w14:textId="6B159EB2" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
+          <w:p w14:paraId="25961196" w14:textId="6B159EB2" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xxcontentpasted1"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00462EEF" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="00462EEF" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xxcontentpasted1"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>fluelda</w:t>
             </w:r>
-            <w:r w:rsidR="00FE5D78" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="00FE5D78" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xxcontentpasted1"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FE5D78" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="00FE5D78" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xxcontentpasted1"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>(augstas devas vakcīna)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="092D7007" w14:textId="17E6F66B" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
+          <w:p w14:paraId="02B77CDA" w14:textId="77777777" w:rsidR="00C54EE5" w:rsidRPr="00DA4646" w:rsidRDefault="00480AE7" w:rsidP="00C54EE5">
             <w:pPr>
-              <w:contextualSpacing/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>iedzīvotāji vecumā no 6</w:t>
             </w:r>
-            <w:r w:rsidR="00462EEF" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="00462EEF" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54EE5" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="092D7007" w14:textId="05881A35" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="00C54EE5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA4646" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ieaugušie vecumā no</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18 gad</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>iem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar vidēju vai smagu imūnsupresiju</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD976E0" w14:textId="030274B6" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
+          <w:p w14:paraId="5FD976E0" w14:textId="030274B6" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SIA “Vakcīna”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:tcW w:w="1409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D8DCFF" w14:textId="4DACE754" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00480AE7" w:rsidP="00D04385">
+          <w:p w14:paraId="46D8DCFF" w14:textId="638A82EF" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="006A5EAE" w:rsidP="00D04385">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Oktobr</w:t>
-[...23 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> 2026. gada oktobris</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480AE7" w:rsidRPr="00E67B29" w14:paraId="7C99B0B7" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="00480AE7" w:rsidRPr="00DA4646" w14:paraId="7C99B0B7" w14:textId="77777777" w:rsidTr="6A251A55">
         <w:trPr>
           <w:trHeight w:val="872"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38CF3E4E" w14:textId="778128C2" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00462EEF" w:rsidP="7766E773">
+          <w:p w14:paraId="38CF3E4E" w14:textId="778128C2" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00462EEF" w:rsidP="7766E773">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="xxcontentpasted1"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xxcontentpasted1"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Fluenz</w:t>
             </w:r>
-            <w:r w:rsidR="00FE5D78" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="00FE5D78" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xxcontentpasted1"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FE5D78" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="00FE5D78" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xxcontentpasted1"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(nazālā vakcīna)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43132C87" w14:textId="777B4BD6" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00714AEF" w:rsidP="7766E773">
+          <w:p w14:paraId="43132C87" w14:textId="0CE17B5B" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00714AEF" w:rsidP="42B241B9">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidR="00462EEF" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="00462EEF" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ērni vecumā no 2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>līdz 17 gadiem, kuri pieder pie noteiktām veselības ri</w:t>
             </w:r>
-            <w:r w:rsidR="00EB5F85" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="00EB5F85" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>sk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rStyle w:val="xcontentpasted0"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>a grupām</w:t>
+            </w:r>
+            <w:r w:rsidR="5423331F" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rStyle w:val="xcontentpasted0"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (atbilstoši piešķirtajam apjomam)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5711511C" w14:textId="4FE13D02" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00462EEF" w:rsidP="7766E773">
+          <w:p w14:paraId="5711511C" w14:textId="4FE13D02" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="00462EEF" w:rsidP="7766E773">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SIA “Vakcīna”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:tcW w:w="1409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38FD64B1" w14:textId="39B6FC07" w:rsidR="00480AE7" w:rsidRPr="00E67B29" w:rsidRDefault="00462EEF" w:rsidP="7766E773">
+          <w:p w14:paraId="38FD64B1" w14:textId="21D1E57E" w:rsidR="00480AE7" w:rsidRPr="00DA4646" w:rsidRDefault="006A5EAE" w:rsidP="7766E773">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Oktobris, 202</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> 2026. gada oktobris</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5800DF2F" w14:textId="77777777" w:rsidR="00077631" w:rsidRPr="00E67B29" w:rsidRDefault="00077631" w:rsidP="00D04385">
+    <w:p w14:paraId="4E0EF735" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="00D04385">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C460F2" w14:textId="229D4219" w:rsidR="00161B2E" w:rsidRDefault="00506D7D" w:rsidP="00426E7C">
+    <w:p w14:paraId="0454826F" w14:textId="3241C656" w:rsidR="00EA244E" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="6A251A55">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C460F2" w14:textId="229D4219" w:rsidR="00161B2E" w:rsidRPr="00DA4646" w:rsidRDefault="00506D7D" w:rsidP="00426E7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc144714890"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc210288204"/>
-      <w:r w:rsidRPr="00E67B29">
+      <w:bookmarkStart w:id="7" w:name="_Toc242956066"/>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vakcīnu sadales principi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="6B1163E1" w14:textId="77777777" w:rsidR="00426E7C" w:rsidRPr="00426E7C" w:rsidRDefault="00426E7C" w:rsidP="00426E7C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6B1163E1" w14:textId="77777777" w:rsidR="00426E7C" w:rsidRPr="00DA4646" w:rsidRDefault="00426E7C" w:rsidP="171A078D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17FEC68F" w14:textId="77777777" w:rsidR="00744960" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
+    <w:p w14:paraId="17FEC68F" w14:textId="42F222CB" w:rsidR="00744960" w:rsidRPr="00DA4646" w:rsidRDefault="00A17D89" w:rsidP="6A251A55">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...38 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Veidojot pretgripas vakcīnu sadales modeli (turpmāk</w:t>
+      </w:r>
+      <w:r w:rsidR="29327230" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modelis), tika ņemts vērā fakts, ka pieejamā finansējuma ietvaros </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4422" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>tika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepirkts par </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5BFD" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00650EE8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>,16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% lielāks pretgripas vakcīnu daudzums, nekā tika izmantots aizvadītajā sezonā. Līdz ar to palielināt riska grupu vakcinācijas aptveri ir iespējams tikai, ja pretgripas vakcīnu pasūta un izmanto racionāli, nepieļaujot pārpalikumus atsevišķās iestādēs laikā, kad citās iestādēs ir vakcīnu trūkums. Jāņem vērā arī tas, ka aizvadītajā sezonā vismaz </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30AFA" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1 962</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  vakcīnu devas (</w:t>
       </w:r>
-      <w:r w:rsidR="00AD683F">
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00EC4260" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1,41</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>% no vis</w:t>
+      </w:r>
+      <w:r w:rsidR="00744960" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ām iepirktajām devām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00744960" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>tika izlietotas</w:t>
+      </w:r>
+      <w:r w:rsidR="00744960" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AD683F">
-[...54 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7D326DFE" w14:textId="22F7D04C" w:rsidR="00A17D89" w:rsidRPr="00E67B29" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
+    <w:p w14:paraId="7D326DFE" w14:textId="22F7D04C" w:rsidR="00A17D89" w:rsidRPr="00DA4646" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B2B518" w14:textId="77777777" w:rsidR="00A17D89" w:rsidRPr="00E67B29" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
+    <w:p w14:paraId="12B2B518" w14:textId="77777777" w:rsidR="00A17D89" w:rsidRPr="00DA4646" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Modelis ir veidots, pamatojoties uz šādiem datiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435B3B1A" w14:textId="42B8907A" w:rsidR="00070E20" w:rsidRPr="00E67B29" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
+    <w:p w14:paraId="435B3B1A" w14:textId="5E2D9971" w:rsidR="00070E20" w:rsidRPr="00DA4646" w:rsidRDefault="00A17D89" w:rsidP="6A251A55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par cik un kādu vakcīnu </w:t>
       </w:r>
-      <w:r w:rsidR="0001598A">
+      <w:r w:rsidR="0001598A" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mērķtiecīgu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>izlietošanu iestāde ir paziņojusi vienotajā veselības nozares elektroniskajā informācijas sistēmā (caur portālu https://eveseliba.gov.lv/ vai izmantojot integratoru risinājumus). SPKC atgādina, ka, saskaņā ar 2000. gada 26. septembra Ministru kabineta noteikumu Nr. 330 “Vakcinācijas noteikumi” 10.2. punktu, vakcinācijas iestādēm ir jāiesniedz informācija par vakcīnu izlietojumu, tāpēc SPKC ir tiesības uzskatīt šo informāciju par patiesiem un pilnīgiem pretgripas vakcīnu izlietojuma datiem;</w:t>
+        <w:t xml:space="preserve">izlietošanu iestāde ir paziņojusi vienotajā veselības nozares elektroniskajā informācijas sistēmā (caur portālu </w:t>
+      </w:r>
+      <w:r w:rsidR="00816B93">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00816B93">
+        <w:instrText>HYPERLINK "https://eveseliba.gov.lv/" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00816B93">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00816B93" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>https://eveseliba.gov.lv/</w:t>
+      </w:r>
+      <w:r w:rsidR="00816B93">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai izmantojot integratoru risinājumus). </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4385" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Slimību profilakses un kontroles centrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00677581" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (turpmāk </w:t>
+      </w:r>
+      <w:r w:rsidR="68F7BB7A" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00677581" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Centrs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atgādina, ka, saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="04490252" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MK noteikumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.2. punktu, vakcinācijas iestādēm ir jāiesniedz informācija par vakcīnu izlietojumu, tāpēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00677581" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ir tiesības uzskatīt šo informāciju par patiesiem un pilnīgiem pretgripas vakcīnu izlietojuma datiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA187A4" w14:textId="563A84F0" w:rsidR="00A17D89" w:rsidRPr="005D4C25" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
+    <w:p w14:paraId="2CA187A4" w14:textId="2431F759" w:rsidR="00A17D89" w:rsidRPr="00DA4646" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">vakcinācijas iestāžu sniegto prognozi par nepieciešamo pretgripas vakcīnu </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005D4C25">
+        <w:lastRenderedPageBreak/>
+        <w:t>vakcinācijas iestāžu sniegto prognozi par nepieciešamo pretgripas vakcīnu daudzumu 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>daudzumu 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB32A7" w:rsidRPr="005D4C25">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005D4C25">
+        <w:t>./202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>./202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB32A7" w:rsidRPr="005D4C25">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve">. gada vakcinācijas sezonai, ja tāda prognoze bija iesniegta pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00677581" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>lūguma 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D4C25">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">. gada vakcinācijas sezonai, ja tāda prognoze bija iesniegta pēc SPKC lūguma 2024. gada </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC24EC" w:rsidRPr="005D4C25">
+        <w:t xml:space="preserve">. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5332" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>decembrī</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005D4C25">
+        <w:t>janvārī/februārī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AFB9F0" w14:textId="72B11D80" w:rsidR="00EF697C" w:rsidRPr="005D4C25" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
+    <w:p w14:paraId="12AFB9F0" w14:textId="2A3E055D" w:rsidR="00EF697C" w:rsidRPr="00DA4646" w:rsidRDefault="00A17D89" w:rsidP="00E67B29">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D4C25">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="005D4C25">
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelis attēlo maksimāli iespējamo pretgripas vakcīnu devu skaitu, ko iestāde var saņemt </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0CB0" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>./</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0CB0" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. gada vakcinācijas sezonā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFA7F2C" w14:textId="77777777" w:rsidR="00D33B44" w:rsidRPr="005D4C25" w:rsidRDefault="00D33B44" w:rsidP="00E67B29">
+    <w:p w14:paraId="2CFA7F2C" w14:textId="77777777" w:rsidR="00D33B44" w:rsidRPr="00DA4646" w:rsidRDefault="00D33B44" w:rsidP="00E67B29">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F10C9E4" w14:textId="1E843036" w:rsidR="00D33B44" w:rsidRPr="005D4C25" w:rsidRDefault="00D33B44" w:rsidP="00D33B44">
+    <w:p w14:paraId="1F10C9E4" w14:textId="1E843036" w:rsidR="00D33B44" w:rsidRPr="00DA4646" w:rsidRDefault="00D33B44" w:rsidP="00D33B44">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33B44">
-[...23 lines deleted...]
-      <w:r w:rsidR="00D5249C" w:rsidRPr="005D4C25">
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja vakcinācijas gaitā iestādēm būs nepieciešams lielāks devu daudzums, nekā iedalīts, papildu devas iespēju robežās tiks sadalī</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5249C" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33B44">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasūtījumu saņemšanas secībā, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBD0455" w14:textId="77777777" w:rsidR="00D5249C" w:rsidRPr="005D4C25" w:rsidRDefault="00D33B44" w:rsidP="00D5249C">
+    <w:p w14:paraId="2CBD0455" w14:textId="77777777" w:rsidR="00D5249C" w:rsidRPr="00DA4646" w:rsidRDefault="00D33B44" w:rsidP="00D5249C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D4C25">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vakcīna būs pieejama;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506DCAFA" w14:textId="462F771B" w:rsidR="00D33B44" w:rsidRPr="005D4C25" w:rsidRDefault="00D33B44" w:rsidP="00D5249C">
+    <w:p w14:paraId="506DCAFA" w14:textId="462F771B" w:rsidR="00D33B44" w:rsidRPr="00DA4646" w:rsidRDefault="00D33B44" w:rsidP="00D5249C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D4C25">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vienotajā veselības nozares elektroniskajā informācijas sistēmā </w:t>
       </w:r>
-      <w:r w:rsidR="00D5249C" w:rsidRPr="005D4C25">
+      <w:r w:rsidR="00D5249C" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iestāde </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D4C25">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>būs reģistrēju</w:t>
       </w:r>
-      <w:r w:rsidR="00D5249C" w:rsidRPr="005D4C25">
+      <w:r w:rsidR="00D5249C" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D4C25">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i vakcinācijas faktus skaitā, kas ir ne mazāks par 80% no iestādei iedalītā devu daudzuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B72487" w14:textId="63F9F46E" w:rsidR="00D33B44" w:rsidRPr="005D4C25" w:rsidRDefault="00D33B44" w:rsidP="0009282F">
+    <w:p w14:paraId="74B72487" w14:textId="16FADB26" w:rsidR="00D33B44" w:rsidRPr="00DA4646" w:rsidRDefault="00D33B44" w:rsidP="0009282F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t>Tā kā ir iestādes, kurām pēc vienotajā veselības nozares elektronisk</w:t>
       </w:r>
-      <w:r w:rsidR="00A2096A">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> informācijas sistēmā reģistrētajiem datiem palika neizmantotas vakcīnas, lai mazinātu atlikumu risku nākamajā sezonā, lūdzam:</w:t>
+      <w:r w:rsidR="00A2096A" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informācijas sistēmā reģistrētajiem datiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00B355B7" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pagājušajā sezonā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palika neizmantotas vakcīnas, lai mazinātu atlikumu risku nākamajā sezonā, lūdz</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0133" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>m:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC17C05" w14:textId="77777777" w:rsidR="00E43629" w:rsidRPr="005D4C25" w:rsidRDefault="00D33B44" w:rsidP="00E43629">
+    <w:p w14:paraId="0BC17C05" w14:textId="6C0CED0A" w:rsidR="00E43629" w:rsidRPr="00DA4646" w:rsidRDefault="00D33B44" w:rsidP="00E43629">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D4C25">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>pirmo pasūtījumu neveidot par pilnu iedalīto apjomu un vērtējot iespējas kvalitatīvi uzglabāt pasūtītās vakcīnas;</w:t>
+        <w:t>pirmo pasūtījumu neveidot par pilnu iedalīto apjomu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12494" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vērtējot iespējas</w:t>
+      </w:r>
+      <w:r w:rsidR="00924B49" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīnas mērķtiecīgi izlietot riska grupām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12494" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>kvalitatīvi uzglabāt pasūtītās vakcīnas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FBA4E7" w14:textId="73B1BE8D" w:rsidR="00E67B29" w:rsidRPr="00947077" w:rsidRDefault="00D33B44" w:rsidP="00947077">
+    <w:p w14:paraId="27207288" w14:textId="77777777" w:rsidR="00E12494" w:rsidRPr="00DA4646" w:rsidRDefault="00D33B44" w:rsidP="00947077">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D4C25">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>atkārtotus pasūtījumus veidot pēc nepieciešamības un izvērtējot izlietoto devu daudzumu un atlikumus.</w:t>
+        <w:t>atkārtotus pasūtījumus veidot pēc nepieciešamības un izvērtējot izlietoto devu daudzumu un atlikumus</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12494" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7908D640" w14:textId="77777777" w:rsidR="00EB5F85" w:rsidRPr="00E67B29" w:rsidRDefault="00EB5F85" w:rsidP="00EB5F85">
+    <w:p w14:paraId="77FBA4E7" w14:textId="22D4AC9D" w:rsidR="00E67B29" w:rsidRPr="00DA4646" w:rsidRDefault="00E12494" w:rsidP="6A251A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>informēt Centru</w:t>
+      </w:r>
+      <w:r w:rsidR="0070730C" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz e-pasta adresi </w:t>
+      </w:r>
+      <w:r w:rsidR="0070730C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0070730C">
+        <w:instrText>HYPERLINK "mailto:vakcinas@spkc.gov.lv" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="0070730C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0070730C" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vakcinas@spkc.gov.lv</w:t>
+      </w:r>
+      <w:r w:rsidR="0070730C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DD4184" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja iestāde neplāno izņemt visu rezervēto apjomu, lai veicinātu vakcīnu sadali </w:t>
+      </w:r>
+      <w:r w:rsidR="3437B75A" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>tām iestādēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4184" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, kam to pietrūkst</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33B44" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7908D640" w14:textId="77777777" w:rsidR="00EB5F85" w:rsidRPr="00DA4646" w:rsidRDefault="00EB5F85" w:rsidP="00EB5F85">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc812068625"/>
       <w:bookmarkStart w:id="9" w:name="_Toc144714887"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc210288205"/>
-      <w:r w:rsidRPr="00E67B29">
+      <w:bookmarkStart w:id="10" w:name="_Toc242956067"/>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Vakcīnu pret sezonālo gripu pasūtīšana</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>s kārtība</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="631056CD" w14:textId="77777777" w:rsidR="00EB5F85" w:rsidRPr="00E67B29" w:rsidRDefault="00EB5F85" w:rsidP="00E67B29">
+    <w:p w14:paraId="631056CD" w14:textId="77777777" w:rsidR="00EB5F85" w:rsidRPr="00DA4646" w:rsidRDefault="00EB5F85" w:rsidP="171A078D">
       <w:pPr>
         <w:contextualSpacing/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF58C7A" w14:textId="508218CD" w:rsidR="00AB32A7" w:rsidRDefault="00EB5F85" w:rsidP="3EBBBA1C">
+    <w:p w14:paraId="3FF58C7A" w14:textId="001DE5ED" w:rsidR="00AB32A7" w:rsidRPr="00DA4646" w:rsidRDefault="00EB5F85" w:rsidP="3EBBBA1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3EBBBA1C">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Vakcinācijas iestādes pirmo vakcīnas pret sezonālo gripu pasūtījumu noformē E-ves</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E2FD8" w:rsidRPr="3EBBBA1C">
+        <w:t xml:space="preserve">Vakcinācijas iestādes pirmo </w:t>
+      </w:r>
+      <w:r w:rsidR="00802F96" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve">intranazālās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vakcīnas pret sezonālo gripu pasūtījumu noformē E-ves</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2FD8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EBBBA1C">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">lības </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009133C8">
+        <w:t xml:space="preserve">lības portālā </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB32A7" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">portālā </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB32A7" w:rsidRPr="009133C8">
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7E74" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">no </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA7E74" w:rsidRPr="009133C8">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>2025.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00406036" w:rsidRPr="009133C8">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7E74" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00406036" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gada </w:t>
       </w:r>
-      <w:r w:rsidR="00AB32A7" w:rsidRPr="009133C8">
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>30.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00406036" w:rsidRPr="009133C8">
+        <w:t>29. septembra</w:t>
+      </w:r>
+      <w:r w:rsidR="00406036" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> septembra </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009133C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">līdz </w:t>
       </w:r>
-      <w:r w:rsidR="00406036" w:rsidRPr="009133C8">
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>2. oktobrim</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009133C8">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00406036" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>. Pirmā pasūtījuma piegādes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00406036" w:rsidRPr="009133C8">
+        <w:t>. oktobrim</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9309B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>, šīs</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidDel="00F9309B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009012F3" w:rsidRPr="009133C8">
+      <w:r w:rsidR="0086305C" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>vakcīnas</w:t>
+      </w:r>
+      <w:r w:rsidR="0086305C" w:rsidRPr="00DA4646" w:rsidDel="00F9309B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004913D8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>piegāde</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1D5F" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009012F3" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve">notiks </w:t>
       </w:r>
-      <w:r w:rsidR="00BA7E74" w:rsidRPr="009133C8">
+      <w:r w:rsidR="00BA7E74" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">no 2025. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA7E74">
+        <w:t>no 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-        <w:t>gada 6. oktobra līdz 17. oktobrim.</w:t>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7E74" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7E74" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gada </w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7E74" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. oktobra līdz 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004913D8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7E74" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. oktobri</w:t>
+      </w:r>
+      <w:r w:rsidR="004913D8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00305094" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidR="004913D8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ugstas devas vakcīn</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3930" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="006778D5" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pirmais </w:t>
+      </w:r>
+      <w:r w:rsidR="00305094" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasūtījums </w:t>
+      </w:r>
+      <w:r w:rsidR="00315883" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veicams no 2026. gada 1. oktobra, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3930" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piegāde plānota no </w:t>
+      </w:r>
+      <w:r w:rsidR="000215F8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16536" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="000215F8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. oktobra līdz 2026. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00041C56" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="000215F8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. oktobrim</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7E74" w:rsidRPr="00DA4646" w:rsidDel="004913D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C32C6" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Par standartdevas vakcīnas pasūtījumiem un piegādēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00677581" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centrs informēs atsevišķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE54AE" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, ražotāj</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CC8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE54AE" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piegā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06CC8" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE54AE" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kavējuma dēļ ta</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56230" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s notiks ne ātrāk par novembri</w:t>
+      </w:r>
+      <w:r w:rsidR="00677581" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDEE9F7" w14:textId="7DED4326" w:rsidR="00EB5F85" w:rsidRPr="009133C8" w:rsidRDefault="00EB5F85" w:rsidP="3EBBBA1C">
+    <w:p w14:paraId="0CDEE9F7" w14:textId="7DED4326" w:rsidR="00EB5F85" w:rsidRPr="00DA4646" w:rsidRDefault="00EB5F85" w:rsidP="3EBBBA1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Nākamos vakcīnu pasūtījumus noformē katru ned</w:t>
       </w:r>
-      <w:r w:rsidR="00650CE0">
+      <w:r w:rsidR="00650CE0" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ļu līdz ceturtdienas vakaram</w:t>
       </w:r>
-      <w:r w:rsidR="000E6C24">
+      <w:r w:rsidR="000E6C24" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">piegāde </w:t>
       </w:r>
-      <w:r w:rsidR="000E6C24">
+      <w:r w:rsidR="000E6C24" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">notiks </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nākamās nedēļas laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31429012" w14:textId="2D5290E1" w:rsidR="1001FB75" w:rsidRPr="009133C8" w:rsidRDefault="1001FB75" w:rsidP="0F62F760">
+    <w:p w14:paraId="31429012" w14:textId="2D5290E1" w:rsidR="1001FB75" w:rsidRPr="00DA4646" w:rsidRDefault="1001FB75" w:rsidP="0F62F760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009133C8">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vakcīnu pasūtīšana katrai mērķa grupai ir jāveic at</w:t>
       </w:r>
-      <w:r w:rsidR="3ADFA8B9" w:rsidRPr="009133C8">
+      <w:r w:rsidR="3ADFA8B9" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r w:rsidRPr="009133C8">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="2B783A22" w:rsidRPr="009133C8">
+      <w:r w:rsidR="2B783A22" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="009133C8">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>šķi</w:t>
       </w:r>
-      <w:r w:rsidR="007861B4">
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un pretī tiks piešķirts konkrēts preparāts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BB9699" w14:textId="4F57B701" w:rsidR="18757042" w:rsidRPr="009133C8" w:rsidRDefault="18757042" w:rsidP="3EBBBA1C">
+    <w:p w14:paraId="67BB9699" w14:textId="58705F3D" w:rsidR="18757042" w:rsidRPr="00DA4646" w:rsidRDefault="18757042" w:rsidP="3EBBBA1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009133C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="009133C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
-        <w:t>ērni 6-23 mēnešu</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>ērni 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA244E" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>23 mēnešu</w:t>
+      </w:r>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F51124">
+        <w:t xml:space="preserve"> vecumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51124" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">piešķirs </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007861B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>preparātu V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F51124">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51124" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">piešķirs </w:t>
+      </w:r>
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preparātu V</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51124" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>axigrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A703CF0" w14:textId="2DCDBDAC" w:rsidR="64CB4DCB" w:rsidRPr="009133C8" w:rsidRDefault="64CB4DCB" w:rsidP="3EBBBA1C">
+    <w:p w14:paraId="7A703CF0" w14:textId="2B69F2DB" w:rsidR="64CB4DCB" w:rsidRPr="00DA4646" w:rsidRDefault="64CB4DCB" w:rsidP="3EBBBA1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009133C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="009133C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ieaugušie vecumā no 18-59 gadiem, kuri pieder pie noteiktām veselības riska grupām</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>ieaugušie vecumā no 18</w:t>
+      </w:r>
+      <w:r w:rsidR="0003749C" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve"> līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>59 gadiem, kuri pieder pie noteiktām veselības riska grupām</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51124" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>– piešķirs preparātu Vaxigrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52955098" w14:textId="24AB3200" w:rsidR="007861B4" w:rsidRPr="007861B4" w:rsidRDefault="73E75363" w:rsidP="00E63560">
+    <w:p w14:paraId="52955098" w14:textId="24AB3200" w:rsidR="007861B4" w:rsidRPr="00DA4646" w:rsidRDefault="73E75363" w:rsidP="00E63560">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rūtnieces</w:t>
       </w:r>
-      <w:r w:rsidR="00F51124" w:rsidRPr="007861B4">
+      <w:r w:rsidR="00F51124" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007861B4">
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– piešķirs preparātu Vaxigrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3690D223" w14:textId="6BF9F092" w:rsidR="5B58258C" w:rsidRPr="007861B4" w:rsidRDefault="5B58258C" w:rsidP="00E63560">
+    <w:p w14:paraId="3690D223" w14:textId="6BF9F092" w:rsidR="5B58258C" w:rsidRPr="00DA4646" w:rsidRDefault="5B58258C" w:rsidP="00E63560">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>rstniecības un ārstniecības atbalsta personas vecum</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="0092082E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> līdz 59 gadiem</w:t>
       </w:r>
-      <w:r w:rsidR="00F51124" w:rsidRPr="007861B4">
+      <w:r w:rsidR="00F51124" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007861B4">
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– piešķirs preparātu Vaxigrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BB33EE" w14:textId="538BCC26" w:rsidR="114E46D3" w:rsidRPr="007861B4" w:rsidRDefault="09A14844" w:rsidP="3EBBBA1C">
+    <w:p w14:paraId="37BB33EE" w14:textId="579256F2" w:rsidR="114E46D3" w:rsidRPr="00DA4646" w:rsidRDefault="09A14844" w:rsidP="3EBBBA1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009133C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="009133C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>lgstošas sociālās aprūpes centr</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="00F51124">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="009133C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
-        <w:t xml:space="preserve"> klienti un darbinieki vecum</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve"> klienti un darbinieki</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66A95" w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, un paliatīvās aprūpes darbinieki</w:t>
+      </w:r>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
-        <w:t xml:space="preserve"> līdz 59 gadiem</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve"> vecum</w:t>
+      </w:r>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz 59 gadiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51124" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– piešķirs preparātu Vaxigrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22360397" w14:textId="486972FD" w:rsidR="114E46D3" w:rsidRPr="007861B4" w:rsidRDefault="744D8992" w:rsidP="3EBBBA1C">
+    <w:p w14:paraId="22360397" w14:textId="486972FD" w:rsidR="114E46D3" w:rsidRPr="00DA4646" w:rsidRDefault="744D8992" w:rsidP="3EBBBA1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>ērni no 2 līdz 17 gadiem, kuri pieder pie noteiktām veselības riska grupām (intramuskulārai vakcinācijai)</w:t>
       </w:r>
-      <w:r w:rsidR="00F51124" w:rsidRPr="007861B4">
+      <w:r w:rsidR="00F51124" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007861B4" w:rsidRPr="007861B4">
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– piešķirs preparātu Vaxigrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DBAF95" w14:textId="73EABF91" w:rsidR="114E46D3" w:rsidRPr="007861B4" w:rsidRDefault="400402E9" w:rsidP="007861B4">
+    <w:p w14:paraId="71DBAF95" w14:textId="73EABF91" w:rsidR="114E46D3" w:rsidRPr="00DA4646" w:rsidRDefault="400402E9" w:rsidP="007861B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="114E46D3" w:rsidRPr="007861B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="114E46D3" w:rsidRPr="00033660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>ērni no 2 līdz 17 gadiem, kuri pieder pie noteiktām veselības riska grupām (intranazālai vakcinācijai)</w:t>
       </w:r>
-      <w:r w:rsidR="007861B4" w:rsidRPr="007861B4">
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidR="007861B4" w:rsidRPr="007861B4">
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> piešķirs preparātu Fluenz;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E82373B" w14:textId="49C9B35A" w:rsidR="3EBBBA1C" w:rsidRPr="007861B4" w:rsidRDefault="114E46D3" w:rsidP="0F62F760">
+    <w:p w14:paraId="106A8329" w14:textId="77777777" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="114E46D3" w:rsidP="0F62F760">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0F62F760">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>60 gadi un vairāk</w:t>
       </w:r>
-      <w:r w:rsidRPr="0F62F760">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> (t.sk. SAC klientiem, darbiniekiem, ārstniecības personām no 60 gadu vecuma)</w:t>
       </w:r>
-      <w:r w:rsidR="00F51124" w:rsidRPr="0F62F760">
+      <w:r w:rsidR="00F51124" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007861B4" w:rsidRPr="0F62F760">
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="007861B4" w:rsidRPr="0F62F760">
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> piešķirs preparātu E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007861B4" w:rsidRPr="0F62F760">
+        <w:t xml:space="preserve"> piešķirs preparātu Efluelda</w:t>
+      </w:r>
+      <w:r w:rsidR="0048662C" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fluelda</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0048662C" w:rsidRPr="0F62F760">
+        <w:t xml:space="preserve"> vai Vaxigrip</w:t>
+      </w:r>
+      <w:r w:rsidR="00947392" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vai Vaxigrip</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00947392" w:rsidRPr="0F62F760">
+        <w:t xml:space="preserve">, ja iestāde būs pārtērējusi sev iedalīto Efluelda </w:t>
+      </w:r>
+      <w:r w:rsidR="006F221C" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ja iestāde būs pārtērējusi sev iedalīto Efluelda </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F221C" w:rsidRPr="0F62F760">
+        <w:t>apjomu</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>apjomu</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E82373B" w14:textId="0C0AF0F3" w:rsidR="3EBBBA1C" w:rsidRPr="00DA4646" w:rsidRDefault="003B7AEF" w:rsidP="0F62F760">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="008623A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="008623A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gušie</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar vid</w:t>
+      </w:r>
+      <w:r w:rsidR="00233818" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ju vai smagu imūnsupresiju </w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– piešķirs preparātu Efluelda vai Vaxigrip, ja iestāde būs </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51B16" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jau izmantojusi </w:t>
+      </w:r>
+      <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iedalīto Efluelda apjomu</w:t>
+      </w:r>
+      <w:r w:rsidR="007861B4" w:rsidRPr="00DA4646" w:rsidDel="000C300B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722EFDAB" w14:textId="77777777" w:rsidR="00077631" w:rsidRPr="00E67B29" w:rsidRDefault="00077631" w:rsidP="00077631">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="722EFDAB" w14:textId="77777777" w:rsidR="00077631" w:rsidRPr="00DA4646" w:rsidRDefault="00077631" w:rsidP="171A078D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C909E49" w14:textId="0292A95D" w:rsidR="003507B0" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="1C909E49" w14:textId="0292A95D" w:rsidR="003507B0" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc229618892"/>
       <w:bookmarkStart w:id="12" w:name="_Toc144714891"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc210288206"/>
-      <w:r w:rsidRPr="00E67B29">
+      <w:bookmarkStart w:id="13" w:name="_Toc242956068"/>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Vakcīnu piegāde un saņemšana</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="23A0E6CD" w14:textId="77777777" w:rsidR="00B90C35" w:rsidRPr="00E67B29" w:rsidRDefault="00B90C35" w:rsidP="00D04385">
+    <w:p w14:paraId="23A0E6CD" w14:textId="77777777" w:rsidR="00B90C35" w:rsidRPr="00DA4646" w:rsidRDefault="00B90C35" w:rsidP="171A078D">
       <w:pPr>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A248231" w14:textId="0F295CB2" w:rsidR="003507B0" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="0A248231" w14:textId="0F295CB2" w:rsidR="003507B0" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Ārstniecības personām, kuras veic imunizāciju, pirms vakcinācijas veikšanas obligāti jāiepazīstas ar vakcīn</w:t>
       </w:r>
-      <w:r w:rsidR="751B1759" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="751B1759" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lietošanas instrukciju, kur</w:t>
       </w:r>
-      <w:r w:rsidR="3CD0B205" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="3CD0B205" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>s ir pieejamas Zāļu valsts aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="70901EBB" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="70901EBB" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="252993E5" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="252993E5" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Turpmāk </w:t>
       </w:r>
-      <w:r w:rsidR="005210EE" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="005210EE" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="252993E5" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="252993E5" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ZVA)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> mājaslapā Latvijas zāļu reģistr</w:t>
       </w:r>
-      <w:r w:rsidR="4144FF41" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="4144FF41" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadaļā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>. Savukārt</w:t>
       </w:r>
-      <w:r w:rsidR="5FDC34CE" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="5FDC34CE" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vakcīnu piegādātājiem piegāžu līgumos ir norādīts, ka „</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>katr</w:t>
       </w:r>
-      <w:r w:rsidR="2F3503ED" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="2F3503ED" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Preces (vakcīnas) iepakojum</w:t>
       </w:r>
-      <w:r w:rsidR="464AC130" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="464AC130" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> jābūt pievienota</w:t>
       </w:r>
-      <w:r w:rsidR="033FAFC6" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="033FAFC6" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Latvijas Republik</w:t>
       </w:r>
-      <w:r w:rsidR="41D673F4" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="41D673F4" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="5579A708" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="5579A708" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Z</w:t>
       </w:r>
-      <w:r w:rsidR="2B960E76" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="2B960E76" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>VA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> apstiprinātai lietošanas instrukcijai latviešu valodā”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2622E3A1" w14:textId="77777777" w:rsidR="007E46F8" w:rsidRPr="00E67B29" w:rsidRDefault="007E46F8" w:rsidP="007E46F8">
+    <w:p w14:paraId="2622E3A1" w14:textId="77777777" w:rsidR="007E46F8" w:rsidRPr="00DA4646" w:rsidRDefault="007E46F8" w:rsidP="007E46F8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35A33BB0" w14:textId="21E2F53A" w:rsidR="003507B0" w:rsidRPr="00E67B29" w:rsidRDefault="004A0119" w:rsidP="007E46F8">
-[...53 lines deleted...]
-    <w:p w14:paraId="52359705" w14:textId="30896602" w:rsidR="003507B0" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="35A33BB0" w14:textId="21E2F53A" w:rsidR="003507B0" w:rsidRPr="00DA4646" w:rsidRDefault="004A0119" w:rsidP="00835AF8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
-[...3 lines deleted...]
-        <w:t>1. vai saņemtā vakcīna atbilst pasūtītajai;</w:t>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="003507B0" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aņemot vakcīnas, </w:t>
+      </w:r>
+      <w:r w:rsidR="003507B0" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pirms pavaddokumentu parakstīšanas obligāti </w:t>
+      </w:r>
+      <w:r w:rsidR="00301993" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidR="003507B0" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pārliecinās</w:t>
+      </w:r>
+      <w:r w:rsidR="005C336B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003507B0" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27519529" w14:textId="48A67210" w:rsidR="004B587A" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="52359705" w14:textId="30896602" w:rsidR="003507B0" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
-[...27 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>1. vai saņemtā vakcīna atbilst pasūtītajai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D9F409" w14:textId="2192109C" w:rsidR="003507B0" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="27519529" w14:textId="48A67210" w:rsidR="004B587A" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
-[...30 lines deleted...]
-      <w:r w:rsidR="5251B9D0" w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>2. vai saņemtais vakcīnas daudzums atbilst pasūtītajam un pavadzīmē norādīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E46" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004B587A" w:rsidRPr="00E67B29">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jam </w:t>
+      </w:r>
+      <w:r w:rsidR="21106B81" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>daudzumam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F73BF6E" w14:textId="2DFFFC0C" w:rsidR="003507B0" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="37D9F409" w14:textId="0466FA4D" w:rsidR="003507B0" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F13D4D" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00633D3A" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uz </w:t>
+      </w:r>
+      <w:r w:rsidR="004B587A" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>iepakojum</w:t>
+      </w:r>
+      <w:r w:rsidR="5251B9D0" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004B587A" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādītais </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>vakcīnas derīguma termiņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13D4D" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">š </w:t>
+      </w:r>
+      <w:r w:rsidR="0020407C" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un sērija </w:t>
+      </w:r>
+      <w:r w:rsidR="00F13D4D" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sakrīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B587A" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pavadzīmē</w:t>
+      </w:r>
+      <w:r w:rsidR="004B587A" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādīto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5683C7B6" w14:textId="3A9525E4" w:rsidR="003507B0" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="3F73BF6E" w14:textId="2DFFFC0C" w:rsidR="003507B0" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. vai ir pievienotas lietošanas instrukcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E46" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7225C518" w14:textId="77777777" w:rsidR="00583C5B" w:rsidRPr="00E67B29" w:rsidRDefault="00583C5B" w:rsidP="00583C5B">
-      <w:pPr>
+    <w:p w14:paraId="5683C7B6" w14:textId="3A9525E4" w:rsidR="003507B0" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C336B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prece ir atbilstoši iepakota un transportēta</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E46" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2546DB19" w14:textId="20F1EB1D" w:rsidR="00161B2E" w:rsidRDefault="003507B0" w:rsidP="0009282F">
+    <w:p w14:paraId="7225C518" w14:textId="77777777" w:rsidR="00583C5B" w:rsidRPr="00DA4646" w:rsidRDefault="00583C5B" w:rsidP="00583C5B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="2546DB19" w14:textId="20F1EB1D" w:rsidR="00161B2E" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00835AF8">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">Uz pavadzīmes jānorāda </w:t>
       </w:r>
-      <w:r w:rsidR="008A3EB3" w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008A3EB3" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">faktiskais </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>vakcīnas piegādes</w:t>
       </w:r>
-      <w:r w:rsidR="002751CD" w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002751CD" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> datums un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> laiks vakcinācijas iestādē</w:t>
       </w:r>
-      <w:r w:rsidR="00583C5B" w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00583C5B" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_Toc144714893"/>
       <w:bookmarkStart w:id="15" w:name="_Toc1065675604"/>
     </w:p>
-    <w:p w14:paraId="49231979" w14:textId="77777777" w:rsidR="0009282F" w:rsidRPr="0009282F" w:rsidRDefault="0009282F" w:rsidP="0009282F">
+    <w:p w14:paraId="49231979" w14:textId="77777777" w:rsidR="0009282F" w:rsidRPr="00DA4646" w:rsidRDefault="0009282F" w:rsidP="0009282F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="444CF098" w14:textId="72AB00B3" w:rsidR="0003673E" w:rsidRPr="00E67B29" w:rsidRDefault="003507B0" w:rsidP="00D04385">
+    <w:p w14:paraId="444CF098" w14:textId="72AB00B3" w:rsidR="0003673E" w:rsidRPr="00DA4646" w:rsidRDefault="003507B0" w:rsidP="00D04385">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc210288207"/>
-      <w:r w:rsidRPr="00E67B29">
+      <w:bookmarkStart w:id="16" w:name="_Toc242956069"/>
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Atskaites par veiktajām vakcinācijām</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="3FC3488C" w14:textId="77777777" w:rsidR="00B90C35" w:rsidRPr="00E67B29" w:rsidRDefault="00B90C35" w:rsidP="00D04385">
+    <w:p w14:paraId="3FC3488C" w14:textId="77777777" w:rsidR="00B90C35" w:rsidRPr="00DA4646" w:rsidRDefault="00B90C35" w:rsidP="171A078D">
       <w:pPr>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E4437C0" w14:textId="4F4D28FC" w:rsidR="00B01576" w:rsidRPr="00E67B29" w:rsidRDefault="006B32AE" w:rsidP="00D04385">
+    <w:p w14:paraId="1E4437C0" w14:textId="339C20DC" w:rsidR="00B01576" w:rsidRPr="00DA4646" w:rsidRDefault="006B32AE" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="000B735D" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="000B735D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>atr</w:t>
       </w:r>
-      <w:r w:rsidR="007C7635" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="007C7635" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="000B735D" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="000B735D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD3BD0" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00BD3BD0" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>veikt</w:t>
       </w:r>
-      <w:r w:rsidR="007C7635" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="007C7635" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="000B735D" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="000B735D" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vakcinācij</w:t>
       </w:r>
-      <w:r w:rsidR="007C7635" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="007C7635" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00EF1F22" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00EF1F22" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C7635" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="007C7635" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">pret sezonālo gripu ir nepieciešams </w:t>
       </w:r>
-      <w:r w:rsidR="00007489" w:rsidRPr="00E67B29">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E35324" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00283CD0" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reģistrēt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35324" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00F93B80" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00F93B80" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-veselības</w:t>
       </w:r>
-      <w:r w:rsidR="00F93B80" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00F93B80" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC4B7C" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00DC4B7C" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>portālā</w:t>
       </w:r>
-      <w:r w:rsidR="00F93B80" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00F93B80" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00007489" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00007489" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A22172" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00A22172" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Vakcinācijas fakts</w:t>
       </w:r>
-      <w:r w:rsidR="00007489" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00007489" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00A01BD3" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00A01BD3" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai caur ārstniecības iestādes izmantoto integratoru sistēmu</w:t>
       </w:r>
-      <w:r w:rsidR="009012F3">
+      <w:r w:rsidR="009012F3" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodot uz </w:t>
       </w:r>
-      <w:r w:rsidR="009012F3" w:rsidRPr="00D33B44">
-[...23 lines deleted...]
-      <w:r w:rsidR="0072406E">
+      <w:r w:rsidR="009012F3" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vienoto veselības nozares elektronisk</w:t>
+      </w:r>
+      <w:r w:rsidR="0072406E" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
-      <w:r w:rsidR="009012F3" w:rsidRPr="00D33B44">
-[...15 lines deleted...]
-      <w:r w:rsidR="00A22172" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="009012F3" w:rsidRPr="00DA4646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informācijas sistēmu</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22172" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD31B8">
+      <w:r w:rsidR="00FD31B8" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>5 darba dienu laikā</w:t>
       </w:r>
-      <w:r w:rsidR="00DC4B7C" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00DC4B7C" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc vakcīnas ievadīšanas pacientam</w:t>
       </w:r>
-      <w:r w:rsidR="004B1A98">
+      <w:r w:rsidR="004B1A98" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00DD5327" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00DD5327" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213A28B5" w14:textId="657EE4B2" w:rsidR="008F582F" w:rsidRPr="00E67B29" w:rsidRDefault="00A25978" w:rsidP="00D04385">
+    <w:p w14:paraId="213A28B5" w14:textId="63212646" w:rsidR="008F582F" w:rsidRPr="00DA4646" w:rsidRDefault="00A25978" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Sīkāk v</w:t>
       </w:r>
-      <w:r w:rsidR="00E82F75" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00E82F75" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>akcinācijas fakta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ievadīšanas procedūra </w:t>
       </w:r>
-      <w:r w:rsidR="00E35324" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00E35324" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-veselības</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> portālā ir </w:t>
       </w:r>
-      <w:r w:rsidR="006D68DB" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="006D68DB" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>‘’</w:t>
       </w:r>
-      <w:r w:rsidR="006D68DB" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="006D68DB" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mācību materiāls valsts apmaksātu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vakcīnu </w:t>
       </w:r>
-      <w:r w:rsidR="006D68DB" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="006D68DB" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pasūtīšanai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un vakcinācijas </w:t>
       </w:r>
-      <w:r w:rsidR="006D68DB" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="006D68DB" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>faktu ievadei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vienotās veselības nozares elektroniskās informācijas </w:t>
       </w:r>
-      <w:r w:rsidR="006D68DB" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="006D68DB" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sistēmā’’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un pieejama </w:t>
       </w:r>
-      <w:r w:rsidR="60C08278" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="60C08278" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Centra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tīmekļa vietnē (</w:t>
       </w:r>
       <w:r w:rsidR="006130EE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006130EE">
         <w:instrText>HYPERLINK "https://www.spkc.gov.lv/lv/vakcinacija"</w:instrText>
       </w:r>
       <w:r w:rsidR="006130EE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006130EE" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="006130EE" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>https://www.spkc.gov.lv/lv/vakcinacija</w:t>
       </w:r>
       <w:r w:rsidR="006130EE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="006130EE" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="006130EE" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE962DD" w14:textId="19222BA8" w:rsidR="00F752BE" w:rsidRPr="00E67B29" w:rsidRDefault="00F752BE" w:rsidP="00D04385">
+    <w:p w14:paraId="5FE962DD" w14:textId="19222BA8" w:rsidR="00F752BE" w:rsidRPr="00DA4646" w:rsidRDefault="00F752BE" w:rsidP="00D04385">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc1740213166"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="14B74737" w14:textId="7536B60E" w:rsidR="007227D8" w:rsidRPr="00E67B29" w:rsidRDefault="7FB2A8B9" w:rsidP="00D04385">
+    <w:p w14:paraId="14B74737" w14:textId="7536B60E" w:rsidR="007227D8" w:rsidRPr="00DA4646" w:rsidRDefault="7FB2A8B9" w:rsidP="00D04385">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc144714896"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc210288208"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc242956070"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Indikāciju izvēle </w:t>
       </w:r>
-      <w:r w:rsidR="00005218" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00005218" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>VAKCINĀCIJAS FAKTU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67B29">
+      <w:r w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> aizpildīšanai </w:t>
       </w:r>
-      <w:r w:rsidR="00881E77" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="00881E77" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="0E37C292" w:rsidRPr="00E67B29">
+      <w:r w:rsidR="0E37C292" w:rsidRPr="00DA4646">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>-veselības portālā</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9061" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3776"/>
         <w:gridCol w:w="5285"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC7251" w:rsidRPr="00E67B29" w14:paraId="4AFD7037" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="00FC7251" w:rsidRPr="00DA4646" w14:paraId="4AFD7037" w14:textId="77777777" w:rsidTr="00E2775B">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1392BB4E" w14:textId="4EF335A4" w:rsidR="00FC7251" w:rsidRPr="00E67B29" w:rsidRDefault="00FC7251" w:rsidP="00D04385">
+          <w:p w14:paraId="1392BB4E" w14:textId="4EF335A4" w:rsidR="00FC7251" w:rsidRPr="00DA4646" w:rsidRDefault="00FC7251" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Indikācija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="001153ED" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="001153ED" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> E</w:t>
             </w:r>
-            <w:r w:rsidR="00881E77" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="00881E77" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="001153ED" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="001153ED" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>veselībā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5285" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F286025" w14:textId="77777777" w:rsidR="00FC7251" w:rsidRPr="00E67B29" w:rsidRDefault="00FC7251" w:rsidP="00D04385">
+          <w:p w14:paraId="7F286025" w14:textId="77777777" w:rsidR="00FC7251" w:rsidRPr="00DA4646" w:rsidRDefault="00FC7251" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Riska </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>grupas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076639E" w:rsidRPr="00E67B29" w14:paraId="08D53351" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="0076639E" w:rsidRPr="00DA4646" w14:paraId="08D53351" w14:textId="77777777" w:rsidTr="00E2775B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6E4B5A" w14:textId="366DFF42" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="00623EDE" w:rsidP="00D04385">
+          <w:p w14:paraId="7E6E4B5A" w14:textId="366DFF42" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="00623EDE" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Ārstniecības persona </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="684DB993" w14:textId="15E57FF2" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="00124A39" w:rsidP="00D04385">
+          <w:p w14:paraId="684DB993" w14:textId="15E57FF2" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="00124A39" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>Ā</w:t>
             </w:r>
-            <w:r w:rsidR="00741204" w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00741204" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>rstniecības personas, kuras, pildot darba pienākumus, ir tuvā kontaktā ar pacientiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076639E" w:rsidRPr="00E67B29" w14:paraId="387AA98F" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="0076639E" w:rsidRPr="00DA4646" w14:paraId="387AA98F" w14:textId="77777777" w:rsidTr="00E2775B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761E6804" w14:textId="6729EDCC" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="00623EDE" w:rsidP="00D04385">
+          <w:p w14:paraId="761E6804" w14:textId="6729EDCC" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="00623EDE" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Ārstniecības iestādes darbinieks </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07894722" w14:textId="2104C5B1" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="00124A39" w:rsidP="00D04385">
+          <w:p w14:paraId="07894722" w14:textId="2104C5B1" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="00124A39" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>Ā</w:t>
             </w:r>
-            <w:r w:rsidR="00741204" w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00741204" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>rstniecības atbalsta personas, kuras, pildot darba pienākumus, ir tuvā kontaktā ar pacientiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076639E" w:rsidRPr="00E67B29" w14:paraId="2FAA206F" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="0076639E" w:rsidRPr="00DA4646" w14:paraId="2FAA206F" w14:textId="77777777" w:rsidTr="00E2775B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C7B45B" w14:textId="2CB44EE7" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="00D1206E" w:rsidP="00D04385">
+          <w:p w14:paraId="54C7B45B" w14:textId="2CB44EE7" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="00D1206E" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>SAC klients </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5EE5FF" w14:textId="3C2C16A2" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="00124A39" w:rsidP="00D04385">
+          <w:p w14:paraId="0C5EE5FF" w14:textId="3C2C16A2" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="00124A39" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00741204" w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00741204" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>lgstošas sociālās aprūpes centru klienti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076639E" w:rsidRPr="00E67B29" w14:paraId="48BFA990" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="0076639E" w:rsidRPr="00DA4646" w14:paraId="48BFA990" w14:textId="77777777" w:rsidTr="00E2775B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CB31D8" w14:textId="204518B8" w:rsidR="00D1206E" w:rsidRPr="00E67B29" w:rsidRDefault="00D1206E" w:rsidP="00D04385">
+          <w:p w14:paraId="50CB31D8" w14:textId="204518B8" w:rsidR="00D1206E" w:rsidRPr="00DA4646" w:rsidRDefault="00D1206E" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SAC darbinieks</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CAB1007" w14:textId="77777777" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="0076639E" w:rsidP="00D04385">
+          <w:p w14:paraId="2CAB1007" w14:textId="77777777" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="0076639E" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39929DE2" w14:textId="2D5C53B3" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="00124A39" w:rsidP="00D04385">
+          <w:p w14:paraId="39929DE2" w14:textId="2D5C53B3" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="00124A39" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00741204" w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00741204" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>lgstošas sociālās aprūpes centru darbinieki, kuri, pildot darba pienākumus, ir tuvā kontaktā ar klientiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076639E" w:rsidRPr="00E67B29" w14:paraId="5E49891E" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="000C300B" w:rsidRPr="00DA4646" w14:paraId="57322DF8" w14:textId="77777777" w:rsidTr="00E2775B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="007BB57E" w14:textId="0FBA6D8E" w:rsidR="00D1206E" w:rsidRPr="00E67B29" w:rsidRDefault="00D1206E" w:rsidP="00D04385">
+          <w:p w14:paraId="3DCF8023" w14:textId="7C6BE348" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Paliatīvās aprūpes darbinieki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7387EB" w14:textId="39700A83" w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidRDefault="000C300B" w:rsidP="171A078D">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>Paliatīvās aprūpes darbinieki</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>, kuri, pildot darba pienākumus, ir tuvā kontaktā ar klientiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0076639E" w:rsidRPr="00DA4646" w14:paraId="5E49891E" w14:textId="77777777" w:rsidTr="00E2775B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="007BB57E" w14:textId="3329B675" w:rsidR="00D1206E" w:rsidRPr="00DA4646" w:rsidRDefault="00D1206E" w:rsidP="171A078D">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Persona ar hroniskām slimībām </w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> gadi un vairāk) </w:t>
+              <w:t>Persona ar hroniskām slimībām</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD8D792" w14:textId="77777777" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="0076639E" w:rsidP="00D04385">
+          <w:p w14:paraId="7BD8D792" w14:textId="77777777" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="0076639E" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A3D44F" w14:textId="2855EFEA" w:rsidR="00AE10EB" w:rsidRPr="00E67B29" w:rsidRDefault="00AE10EB" w:rsidP="00D04385">
+          <w:p w14:paraId="36A3D44F" w14:textId="2855EFEA" w:rsidR="00AE10EB" w:rsidRPr="00DA4646" w:rsidRDefault="00AE10EB" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">Bērni vecumā no 24 mēnešiem līdz 17 gadiem (ieskaitot) un pieaugušie līdz </w:t>
             </w:r>
-            <w:r w:rsidR="0067271B" w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0067271B" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadiem, kuri pieder pie šādām veselības riska grupām: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20B1C86A" w14:textId="77777777" w:rsidR="00AE10EB" w:rsidRPr="00E67B29" w:rsidRDefault="00AE10EB" w:rsidP="00D04385">
+          <w:p w14:paraId="20B1C86A" w14:textId="77777777" w:rsidR="00AE10EB" w:rsidRPr="00DA4646" w:rsidRDefault="00AE10EB" w:rsidP="171A078D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
-                <w:iCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>personas ar hroniskām plaušu slimībām</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F469D73" w14:textId="77777777" w:rsidR="00345FEA" w:rsidRPr="00E67B29" w:rsidRDefault="00AE10EB" w:rsidP="00D04385">
+          <w:p w14:paraId="6F469D73" w14:textId="77777777" w:rsidR="00345FEA" w:rsidRPr="00DA4646" w:rsidRDefault="00AE10EB" w:rsidP="171A078D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">personas ar hroniskām kardiovaskulārām slimībām neatkarīgi no to cēloņa; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="498C1D5D" w14:textId="77777777" w:rsidR="00345FEA" w:rsidRPr="00E67B29" w:rsidRDefault="00AE10EB" w:rsidP="00D04385">
+          <w:p w14:paraId="498C1D5D" w14:textId="77777777" w:rsidR="00345FEA" w:rsidRPr="00DA4646" w:rsidRDefault="00AE10EB" w:rsidP="171A078D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">personas ar hroniskām vielmaiņas slimībām; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CBA8C9F" w14:textId="77777777" w:rsidR="00345FEA" w:rsidRPr="00E67B29" w:rsidRDefault="00AE10EB" w:rsidP="00D04385">
+          <w:p w14:paraId="5CBA8C9F" w14:textId="77777777" w:rsidR="00345FEA" w:rsidRPr="00DA4646" w:rsidRDefault="00AE10EB" w:rsidP="171A078D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">personas hroniskām nieru slimībām; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="716A6F51" w14:textId="77777777" w:rsidR="00345FEA" w:rsidRPr="00E67B29" w:rsidRDefault="00AE10EB" w:rsidP="00D04385">
+          <w:p w14:paraId="716A6F51" w14:textId="77777777" w:rsidR="00345FEA" w:rsidRPr="00DA4646" w:rsidRDefault="00AE10EB" w:rsidP="171A078D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>personas ar imūndeficītu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16F7B10F" w14:textId="5458E588" w:rsidR="00AE10EB" w:rsidRPr="00E67B29" w:rsidRDefault="00AE10EB" w:rsidP="00D04385">
+          <w:p w14:paraId="16F7B10F" w14:textId="5458E588" w:rsidR="00AE10EB" w:rsidRPr="00DA4646" w:rsidRDefault="00AE10EB" w:rsidP="171A078D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>personas, kuras saņem imūnsupresīvu terapiju</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="375038BC" w14:textId="77777777" w:rsidR="00AE10EB" w:rsidRPr="00E67B29" w:rsidRDefault="00AE10EB" w:rsidP="00D04385">
+          <w:p w14:paraId="375038BC" w14:textId="77777777" w:rsidR="00AE10EB" w:rsidRPr="00DA4646" w:rsidRDefault="00AE10EB" w:rsidP="171A078D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>pieaugušie ar psihiskām slimībām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B9D4530" w14:textId="576C135E" w:rsidR="00AE10EB" w:rsidRPr="00E67B29" w:rsidRDefault="00AE10EB" w:rsidP="00D04385">
+          <w:p w14:paraId="5B7982EF" w14:textId="3D8E217A" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="00A6548F" w:rsidP="171A078D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E67B29">
+              </w:rPr>
+              <w:t>personas</w:t>
+            </w:r>
+            <w:r w:rsidR="006935DC" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>ieaugušie ar psihiskām slimībām</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> ar psihiskām slimībām</w:t>
+            </w:r>
+            <w:r w:rsidR="00273306" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E71460" w14:textId="2F4C62B8" w:rsidR="00645B12" w:rsidRPr="00DA4646" w:rsidRDefault="00273306" w:rsidP="171A078D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00645B12" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ērni vecumā no 24 mēnešiem līdz 17 gadiem (ieskaitot), kuri ilgstoši saņem terapiju ar ac. Acetylsalicylicum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D2E936" w14:textId="65E5D9E2" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="0076639E" w:rsidP="171A078D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076639E" w:rsidRPr="00E67B29" w14:paraId="5E87CFCB" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="0076639E" w:rsidRPr="00DA4646" w14:paraId="5E87CFCB" w14:textId="77777777" w:rsidTr="00E2775B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="461E2F32" w14:textId="70CDE513" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="008B46FD" w:rsidP="00D04385">
+          <w:p w14:paraId="461E2F32" w14:textId="31692B15" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="008B46FD" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Cita paaugstināta riska grupa </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(neraugoties uz hronisko slimību esamību vai neesamību)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>personas vecumā no 6</w:t>
+            </w:r>
+            <w:r w:rsidR="0065729A" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> līdz</w:t>
+            </w:r>
+            <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>-23 mēnešiem</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7C12" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646" w:rsidDel="00AD4FFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C300B" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vecumā no 60 gadiem, ja nepieder </w:t>
+            </w:r>
+            <w:r w:rsidR="003B7C12" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>nevienai citai indikācijai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4E1F27" w14:textId="05E074BB" w:rsidR="001A3559" w:rsidRPr="00E67B29" w:rsidRDefault="00124A39" w:rsidP="00D04385">
+          <w:p w14:paraId="1E4E1F27" w14:textId="05E074BB" w:rsidR="001A3559" w:rsidRPr="00DA4646" w:rsidRDefault="00124A39" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="001A3559" w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="001A3559" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>ērni vecumā no 6 līdz 23 mēnešiem (ieskaitot);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F056F34" w14:textId="1617EED8" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="001A3559" w:rsidP="00D04385">
+          <w:p w14:paraId="0F056F34" w14:textId="7AFE50C9" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="006C5658" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="001A3559" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ersonas vecumā no </w:t>
+            </w:r>
+            <w:r w:rsidR="001E429C" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67B29">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="001A3559" w:rsidRPr="00DA4646">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076639E" w:rsidRPr="00E67B29" w14:paraId="7D9D2E2D" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="0076639E" w:rsidRPr="00DA4646" w14:paraId="7D9D2E2D" w14:textId="77777777" w:rsidTr="00E2775B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3B778A" w14:textId="207E156A" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="008B46FD" w:rsidP="00D04385">
+          <w:p w14:paraId="1B3B778A" w14:textId="207E156A" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="008B46FD" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Grūtniece </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5365A5F9" w14:textId="7074AC29" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="00124A39" w:rsidP="00D04385">
+          <w:p w14:paraId="5365A5F9" w14:textId="7074AC29" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="00124A39" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidR="001A3559" w:rsidRPr="00E67B29">
+            <w:r w:rsidR="001A3559" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>rūtniece</w:t>
             </w:r>
-            <w:r w:rsidR="00161B2E">
+            <w:r w:rsidR="00161B2E" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076639E" w:rsidRPr="00E67B29" w14:paraId="565AD6EC" w14:textId="77777777" w:rsidTr="00E2775B">
+      <w:tr w:rsidR="0076639E" w:rsidRPr="00DA4646" w14:paraId="565AD6EC" w14:textId="77777777" w:rsidTr="00E2775B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="120163B2" w14:textId="24D1FA0A" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="008B46FD" w:rsidP="00D04385">
+          <w:p w14:paraId="120163B2" w14:textId="24D1FA0A" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="008B46FD" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Ukrainas iedzīvotājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5A5424" w14:textId="0BFA43BF" w:rsidR="0076639E" w:rsidRPr="00E67B29" w:rsidRDefault="008B46FD" w:rsidP="00D04385">
+          <w:p w14:paraId="5A5A5424" w14:textId="0BFA43BF" w:rsidR="0076639E" w:rsidRPr="00DA4646" w:rsidRDefault="008B46FD" w:rsidP="171A078D">
             <w:pPr>
               <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ukrainas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E67B29">
+            <w:r w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>iedzīvotāj</w:t>
             </w:r>
-            <w:r w:rsidR="00161B2E">
-[...59 lines deleted...]
-            <w:r w:rsidR="00161B2E">
+            <w:r w:rsidR="00161B2E" w:rsidRPr="00DA4646">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FFBF95F" w14:textId="77777777" w:rsidR="00622CD4" w:rsidRPr="00E67B29" w:rsidRDefault="00622CD4" w:rsidP="00D04385">
+    <w:p w14:paraId="6C3AF5BE" w14:textId="086B0F39" w:rsidR="002C4A7E" w:rsidRPr="00DA4646" w:rsidRDefault="002C4A7E" w:rsidP="171A078D">
       <w:pPr>
         <w:contextualSpacing/>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...40 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="35DA7DA0" w14:textId="77777777" w:rsidR="00132647" w:rsidRPr="0009454C" w:rsidRDefault="00132647" w:rsidP="00132647">
-[...742 lines deleted...]
-    <w:sectPr w:rsidR="002C4A7E" w:rsidRPr="00E67B29" w:rsidSect="002F0EAA">
+    <w:sectPr w:rsidR="002C4A7E" w:rsidRPr="00DA4646" w:rsidSect="002F0EAA">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10794D75" w14:textId="77777777" w:rsidR="003E6C7F" w:rsidRDefault="003E6C7F" w:rsidP="003507B0">
+    <w:p w14:paraId="3DA5FA75" w14:textId="77777777" w:rsidR="007A0DB7" w:rsidRDefault="007A0DB7" w:rsidP="003507B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61769952" w14:textId="77777777" w:rsidR="003E6C7F" w:rsidRDefault="003E6C7F" w:rsidP="003507B0">
+    <w:p w14:paraId="6B70E9B8" w14:textId="77777777" w:rsidR="007A0DB7" w:rsidRDefault="007A0DB7" w:rsidP="003507B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C9CB25D" w14:textId="77777777" w:rsidR="003E6C7F" w:rsidRDefault="003E6C7F"/>
+    <w:p w14:paraId="0D0D98E6" w14:textId="77777777" w:rsidR="007A0DB7" w:rsidRDefault="007A0DB7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-26489653"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="756CF8B0" w14:textId="77777777" w:rsidR="003507B0" w:rsidRDefault="003507B0">
@@ -8702,164 +8199,160 @@
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="708D7CEF" w14:textId="77777777" w:rsidR="003507B0" w:rsidRDefault="003507B0" w:rsidP="002F0EAA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23EF31EB" w14:textId="77777777" w:rsidR="003E6C7F" w:rsidRDefault="003E6C7F" w:rsidP="003507B0">
+    <w:p w14:paraId="4B9579B5" w14:textId="77777777" w:rsidR="007A0DB7" w:rsidRDefault="007A0DB7" w:rsidP="003507B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ABB12E8" w14:textId="77777777" w:rsidR="003E6C7F" w:rsidRDefault="003E6C7F" w:rsidP="003507B0">
+    <w:p w14:paraId="6210A639" w14:textId="77777777" w:rsidR="007A0DB7" w:rsidRDefault="007A0DB7" w:rsidP="003507B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79B6FD0D" w14:textId="77777777" w:rsidR="003E6C7F" w:rsidRDefault="003E6C7F"/>
+    <w:p w14:paraId="46EBA227" w14:textId="77777777" w:rsidR="007A0DB7" w:rsidRDefault="007A0DB7"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="39D3A5EF" w14:textId="77777777" w:rsidR="003507B0" w:rsidRPr="004B1A98" w:rsidRDefault="003507B0" w:rsidP="003507B0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21EED">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DA5053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="004B1A98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://www.zva.gov.lv/zvais/zalu-registrs/?lang=lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="793C298B" w14:textId="0DACEC8F" w:rsidR="004B1A98" w:rsidRPr="004B1A98" w:rsidRDefault="004B1A98">
+    <w:p w14:paraId="793C298B" w14:textId="6035F08D" w:rsidR="004B1A98" w:rsidRPr="004B1A98" w:rsidRDefault="004B1A98">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1A98">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004B1A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="004B1A98">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="lv-LV"/>
+          </w:rPr>
+          <w:t>https://likumi.lv/ta/id/11215-vakcinacijas-noteikumi</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="004B1A98">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>https://likumi.lv/ta/id/11215-vakcinacijas-noteikumi</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004B1A98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004156A7" w:rsidRPr="004156A7" w:rsidDel="004156A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="015377A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="673CE4A8"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9623,50 +9116,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EA08E40C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6923E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A0A5B00"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B3443B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A65CB654"/>
     <w:lvl w:ilvl="0" w:tplc="6A7A6AA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DF0EA2AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9762,51 +9368,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EA4E6248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13D630D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4820B0E"/>
     <w:lvl w:ilvl="0" w:tplc="5F54886A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9855,51 +9461,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16573CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56E4C2F0"/>
     <w:lvl w:ilvl="0" w:tplc="EBD029C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -9944,51 +9550,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16992FA9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F16C442"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16D929FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4464322C"/>
     <w:lvl w:ilvl="0" w:tplc="69A44AD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -10033,51 +9788,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E427D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E47CE95E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10146,51 +9901,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EDCBF8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3216E3AC"/>
     <w:lvl w:ilvl="0" w:tplc="BD5286BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B7E6AA3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10259,51 +10014,51 @@
     <w:lvl w:ilvl="7" w:tplc="BC220D2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B40A76A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2091108E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="991078CA"/>
     <w:lvl w:ilvl="0" w:tplc="69A2E674">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="749ADD22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10399,51 +10154,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="799A7F2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29141E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98149CFC"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10512,51 +10267,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6484" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7204" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34AD7FEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="930CAA38"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10625,51 +10380,164 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35B22920"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8DC717E"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37F74B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51B049EA"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10738,51 +10606,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB443E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E048B3AA"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10828,51 +10696,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45E3AF81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22FA5392"/>
     <w:lvl w:ilvl="0" w:tplc="A1E6946A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="460E0578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10941,51 +10809,51 @@
     <w:lvl w:ilvl="7" w:tplc="B4C6AF1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5ABC372E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DED3061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A47CA55E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11054,51 +10922,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F00FC02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D5A00BE"/>
     <w:lvl w:ilvl="0" w:tplc="F6A80B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67A22FC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11167,51 +11035,51 @@
     <w:lvl w:ilvl="7" w:tplc="3006A34E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5CAEF336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53517F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A263CAE"/>
     <w:lvl w:ilvl="0" w:tplc="440AAC78">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -11256,51 +11124,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="556700AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB4E8C4E"/>
     <w:lvl w:ilvl="0" w:tplc="F1E6A754">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D7403478">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11369,51 +11237,51 @@
     <w:lvl w:ilvl="7" w:tplc="23D052FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C1A864C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D6819E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11AAEA6A"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11482,51 +11350,277 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6484" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7204" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="675B5ACC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="240E6FC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69134C6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D746137E"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC7B607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F860053C"/>
     <w:lvl w:ilvl="0" w:tplc="06765D44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5594928A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11595,51 +11689,51 @@
     <w:lvl w:ilvl="7" w:tplc="C5E6BC50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ED406AE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7088501D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53229D46"/>
     <w:lvl w:ilvl="0" w:tplc="EBD029C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -11684,51 +11778,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76100B8A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF32FAE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78F530D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="586A385A"/>
     <w:lvl w:ilvl="0" w:tplc="2618C212">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A7782144">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -11823,51 +12066,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="22B0202C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C6B723A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEB682B8"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11936,51 +12179,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C9108B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4A06AD6"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12050,1696 +12293,1952 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1367750348">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1820338401">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="117920527">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1991707600">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1316180405">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1151867765">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="256984226">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="848450266">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="767624640">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1320159007">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1387098393">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="360135827">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="275064293">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2032753757">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="360135827">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="15" w16cid:durableId="413355731">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="183058309">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="285697484">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="876545182">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="134376358">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="142281598">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="747265431">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="504635453">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1124498634">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="928851120">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="444229042">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="12192459">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1826892800">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1166818827">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="518282058">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="136920339">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1199587926">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1788770024">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1322200069">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="740760624">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2053652228">
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003507B0"/>
     <w:rsid w:val="000003D6"/>
     <w:rsid w:val="0000049F"/>
     <w:rsid w:val="0000114A"/>
     <w:rsid w:val="00001FAC"/>
     <w:rsid w:val="0000200D"/>
     <w:rsid w:val="000044E8"/>
     <w:rsid w:val="00005218"/>
     <w:rsid w:val="00005CA1"/>
     <w:rsid w:val="00007489"/>
     <w:rsid w:val="00010965"/>
     <w:rsid w:val="0001598A"/>
     <w:rsid w:val="000212B1"/>
+    <w:rsid w:val="000215F8"/>
     <w:rsid w:val="000216F8"/>
     <w:rsid w:val="00021DB0"/>
+    <w:rsid w:val="00024A2E"/>
     <w:rsid w:val="00025857"/>
     <w:rsid w:val="00026B74"/>
     <w:rsid w:val="00027BC2"/>
+    <w:rsid w:val="0003044C"/>
     <w:rsid w:val="00030B79"/>
     <w:rsid w:val="000333DC"/>
+    <w:rsid w:val="00033660"/>
     <w:rsid w:val="0003448E"/>
     <w:rsid w:val="00036526"/>
     <w:rsid w:val="0003673E"/>
+    <w:rsid w:val="0003749C"/>
     <w:rsid w:val="00041373"/>
+    <w:rsid w:val="00041C56"/>
     <w:rsid w:val="000435E0"/>
+    <w:rsid w:val="00043735"/>
     <w:rsid w:val="0004550B"/>
     <w:rsid w:val="00064E5C"/>
     <w:rsid w:val="00065D84"/>
     <w:rsid w:val="00067982"/>
     <w:rsid w:val="00070E20"/>
     <w:rsid w:val="000750A5"/>
     <w:rsid w:val="00076804"/>
     <w:rsid w:val="00077631"/>
     <w:rsid w:val="000819BA"/>
     <w:rsid w:val="00081DAB"/>
     <w:rsid w:val="00083A16"/>
     <w:rsid w:val="00086998"/>
     <w:rsid w:val="000910B9"/>
+    <w:rsid w:val="00091256"/>
     <w:rsid w:val="0009282F"/>
     <w:rsid w:val="0009291C"/>
     <w:rsid w:val="000A2216"/>
+    <w:rsid w:val="000B294D"/>
     <w:rsid w:val="000B2BBB"/>
+    <w:rsid w:val="000B30B7"/>
     <w:rsid w:val="000B34E4"/>
     <w:rsid w:val="000B3D00"/>
     <w:rsid w:val="000B3EB6"/>
     <w:rsid w:val="000B3FFB"/>
     <w:rsid w:val="000B66C4"/>
     <w:rsid w:val="000B735D"/>
     <w:rsid w:val="000B7643"/>
     <w:rsid w:val="000C09E6"/>
+    <w:rsid w:val="000C300B"/>
     <w:rsid w:val="000C421D"/>
     <w:rsid w:val="000C606F"/>
+    <w:rsid w:val="000C7C18"/>
     <w:rsid w:val="000E0069"/>
     <w:rsid w:val="000E0200"/>
     <w:rsid w:val="000E19AA"/>
     <w:rsid w:val="000E2FD8"/>
+    <w:rsid w:val="000E4422"/>
     <w:rsid w:val="000E6496"/>
     <w:rsid w:val="000E6C24"/>
     <w:rsid w:val="000E7559"/>
     <w:rsid w:val="000E762A"/>
     <w:rsid w:val="000E7E22"/>
     <w:rsid w:val="000F15CA"/>
     <w:rsid w:val="000F33FD"/>
+    <w:rsid w:val="000F714E"/>
     <w:rsid w:val="000F744D"/>
     <w:rsid w:val="0010319F"/>
     <w:rsid w:val="00104F25"/>
+    <w:rsid w:val="001127A8"/>
     <w:rsid w:val="001132D3"/>
     <w:rsid w:val="001133C7"/>
     <w:rsid w:val="001153ED"/>
     <w:rsid w:val="00115992"/>
+    <w:rsid w:val="00117714"/>
     <w:rsid w:val="001207BE"/>
     <w:rsid w:val="00124A39"/>
     <w:rsid w:val="001266F5"/>
+    <w:rsid w:val="001270E7"/>
     <w:rsid w:val="0012770E"/>
     <w:rsid w:val="00130CBA"/>
+    <w:rsid w:val="00131216"/>
     <w:rsid w:val="00131455"/>
     <w:rsid w:val="00132647"/>
     <w:rsid w:val="00140243"/>
     <w:rsid w:val="0014663C"/>
     <w:rsid w:val="00152C7F"/>
     <w:rsid w:val="00152DF3"/>
     <w:rsid w:val="00153620"/>
     <w:rsid w:val="00154D37"/>
     <w:rsid w:val="0015681A"/>
     <w:rsid w:val="00161B2E"/>
     <w:rsid w:val="00162FD7"/>
     <w:rsid w:val="00164551"/>
     <w:rsid w:val="00165624"/>
     <w:rsid w:val="00166184"/>
     <w:rsid w:val="00171E4E"/>
     <w:rsid w:val="00171F67"/>
     <w:rsid w:val="001725F1"/>
     <w:rsid w:val="00172732"/>
     <w:rsid w:val="00173BE2"/>
     <w:rsid w:val="00173C8E"/>
     <w:rsid w:val="0017579E"/>
     <w:rsid w:val="00175DFC"/>
     <w:rsid w:val="00181B5D"/>
     <w:rsid w:val="00187149"/>
     <w:rsid w:val="00190F45"/>
     <w:rsid w:val="00193829"/>
     <w:rsid w:val="00195DE4"/>
     <w:rsid w:val="001A1328"/>
     <w:rsid w:val="001A3559"/>
     <w:rsid w:val="001A778D"/>
     <w:rsid w:val="001B2DEF"/>
+    <w:rsid w:val="001B3019"/>
     <w:rsid w:val="001B48C7"/>
     <w:rsid w:val="001B53CE"/>
+    <w:rsid w:val="001B57AE"/>
     <w:rsid w:val="001B6CD7"/>
     <w:rsid w:val="001B79DA"/>
     <w:rsid w:val="001C0D25"/>
     <w:rsid w:val="001C4542"/>
     <w:rsid w:val="001C7BA0"/>
     <w:rsid w:val="001D060A"/>
     <w:rsid w:val="001D2324"/>
     <w:rsid w:val="001D2793"/>
     <w:rsid w:val="001D547F"/>
     <w:rsid w:val="001D5513"/>
     <w:rsid w:val="001D5E1B"/>
     <w:rsid w:val="001D70EE"/>
     <w:rsid w:val="001E155E"/>
     <w:rsid w:val="001E187D"/>
     <w:rsid w:val="001E2848"/>
     <w:rsid w:val="001E36CE"/>
     <w:rsid w:val="001E429C"/>
     <w:rsid w:val="001E483C"/>
     <w:rsid w:val="001E5963"/>
     <w:rsid w:val="001E673F"/>
     <w:rsid w:val="001E7D2B"/>
     <w:rsid w:val="001F0B65"/>
     <w:rsid w:val="001F125C"/>
+    <w:rsid w:val="0020407C"/>
+    <w:rsid w:val="00204D0D"/>
     <w:rsid w:val="002056B2"/>
     <w:rsid w:val="00206286"/>
     <w:rsid w:val="00206EC2"/>
+    <w:rsid w:val="00207CF9"/>
     <w:rsid w:val="002104F7"/>
     <w:rsid w:val="0021052D"/>
     <w:rsid w:val="00212392"/>
     <w:rsid w:val="00216268"/>
     <w:rsid w:val="002245B9"/>
     <w:rsid w:val="00225AA7"/>
     <w:rsid w:val="0022615A"/>
     <w:rsid w:val="002271B1"/>
     <w:rsid w:val="00231E04"/>
+    <w:rsid w:val="00233818"/>
     <w:rsid w:val="00233FA3"/>
     <w:rsid w:val="00234F34"/>
     <w:rsid w:val="00237A7D"/>
     <w:rsid w:val="00241202"/>
     <w:rsid w:val="00245084"/>
+    <w:rsid w:val="00245748"/>
     <w:rsid w:val="002467CD"/>
     <w:rsid w:val="0024768C"/>
     <w:rsid w:val="00252822"/>
     <w:rsid w:val="0025384E"/>
     <w:rsid w:val="002552AB"/>
     <w:rsid w:val="00256EF4"/>
     <w:rsid w:val="0025773C"/>
     <w:rsid w:val="0025B5E0"/>
     <w:rsid w:val="00260AF3"/>
     <w:rsid w:val="00263DE8"/>
     <w:rsid w:val="00267ECF"/>
     <w:rsid w:val="0027008C"/>
+    <w:rsid w:val="00270CD9"/>
+    <w:rsid w:val="00273306"/>
     <w:rsid w:val="00273A6F"/>
     <w:rsid w:val="00273A84"/>
     <w:rsid w:val="002751CD"/>
     <w:rsid w:val="002755CE"/>
     <w:rsid w:val="002770D4"/>
     <w:rsid w:val="0027770B"/>
+    <w:rsid w:val="00280E01"/>
+    <w:rsid w:val="00283CD0"/>
     <w:rsid w:val="0028540A"/>
+    <w:rsid w:val="0028746D"/>
     <w:rsid w:val="002874B6"/>
     <w:rsid w:val="00287B6B"/>
+    <w:rsid w:val="002955FD"/>
     <w:rsid w:val="00295A13"/>
     <w:rsid w:val="002A0C79"/>
     <w:rsid w:val="002A1D5E"/>
     <w:rsid w:val="002A4C6A"/>
     <w:rsid w:val="002A7234"/>
+    <w:rsid w:val="002B2266"/>
     <w:rsid w:val="002B5159"/>
     <w:rsid w:val="002B5A42"/>
     <w:rsid w:val="002B7113"/>
     <w:rsid w:val="002B7382"/>
     <w:rsid w:val="002B7823"/>
     <w:rsid w:val="002C02BD"/>
     <w:rsid w:val="002C3F8C"/>
     <w:rsid w:val="002C4A7E"/>
     <w:rsid w:val="002C54FD"/>
     <w:rsid w:val="002D2E04"/>
     <w:rsid w:val="002D3BB4"/>
     <w:rsid w:val="002D5A67"/>
     <w:rsid w:val="002D5C3C"/>
     <w:rsid w:val="002E0810"/>
     <w:rsid w:val="002E087B"/>
     <w:rsid w:val="002E1844"/>
     <w:rsid w:val="002E1D0D"/>
+    <w:rsid w:val="002E46B5"/>
     <w:rsid w:val="002E4C06"/>
     <w:rsid w:val="002E6329"/>
     <w:rsid w:val="002E771C"/>
     <w:rsid w:val="002F00D6"/>
     <w:rsid w:val="002F027D"/>
     <w:rsid w:val="002F0EAA"/>
     <w:rsid w:val="002F0F34"/>
     <w:rsid w:val="002F4DEE"/>
     <w:rsid w:val="00300145"/>
     <w:rsid w:val="00300EB0"/>
     <w:rsid w:val="00301993"/>
+    <w:rsid w:val="00302386"/>
+    <w:rsid w:val="00305094"/>
     <w:rsid w:val="0030548A"/>
+    <w:rsid w:val="003055E6"/>
+    <w:rsid w:val="003059FB"/>
     <w:rsid w:val="003123AE"/>
     <w:rsid w:val="00313808"/>
+    <w:rsid w:val="00315883"/>
     <w:rsid w:val="003164DB"/>
     <w:rsid w:val="00324ED7"/>
     <w:rsid w:val="00327333"/>
     <w:rsid w:val="0033011A"/>
     <w:rsid w:val="00333CA1"/>
+    <w:rsid w:val="0033492B"/>
     <w:rsid w:val="0033495E"/>
     <w:rsid w:val="00342021"/>
     <w:rsid w:val="0034225D"/>
     <w:rsid w:val="00342BFD"/>
     <w:rsid w:val="00344982"/>
     <w:rsid w:val="0034517F"/>
     <w:rsid w:val="00345FEA"/>
     <w:rsid w:val="003507B0"/>
     <w:rsid w:val="0035169E"/>
     <w:rsid w:val="00351E46"/>
     <w:rsid w:val="00354862"/>
+    <w:rsid w:val="003619D9"/>
     <w:rsid w:val="00363025"/>
     <w:rsid w:val="00363D37"/>
+    <w:rsid w:val="00365604"/>
     <w:rsid w:val="00365648"/>
     <w:rsid w:val="0036795C"/>
     <w:rsid w:val="00370D2D"/>
     <w:rsid w:val="00371107"/>
     <w:rsid w:val="00371553"/>
     <w:rsid w:val="003740DF"/>
     <w:rsid w:val="00377860"/>
     <w:rsid w:val="00377B54"/>
     <w:rsid w:val="003806F8"/>
+    <w:rsid w:val="0038350B"/>
     <w:rsid w:val="0038356C"/>
+    <w:rsid w:val="00385AC2"/>
     <w:rsid w:val="00390F43"/>
     <w:rsid w:val="003931E7"/>
     <w:rsid w:val="00393DE7"/>
     <w:rsid w:val="003958BB"/>
     <w:rsid w:val="00396D51"/>
     <w:rsid w:val="003A0C28"/>
     <w:rsid w:val="003A53E5"/>
     <w:rsid w:val="003A5DB1"/>
     <w:rsid w:val="003A6804"/>
     <w:rsid w:val="003B0222"/>
+    <w:rsid w:val="003B0D55"/>
     <w:rsid w:val="003B3235"/>
     <w:rsid w:val="003B33E8"/>
     <w:rsid w:val="003B37B7"/>
     <w:rsid w:val="003B63F3"/>
+    <w:rsid w:val="003B7AEF"/>
+    <w:rsid w:val="003B7C12"/>
     <w:rsid w:val="003C3723"/>
     <w:rsid w:val="003D0D34"/>
     <w:rsid w:val="003D0DA9"/>
+    <w:rsid w:val="003D0E47"/>
     <w:rsid w:val="003D15F1"/>
     <w:rsid w:val="003D1904"/>
     <w:rsid w:val="003D3857"/>
     <w:rsid w:val="003D4246"/>
     <w:rsid w:val="003D79BB"/>
     <w:rsid w:val="003D7AC3"/>
+    <w:rsid w:val="003E0CB0"/>
     <w:rsid w:val="003E5596"/>
     <w:rsid w:val="003E6C7F"/>
     <w:rsid w:val="003E76F0"/>
     <w:rsid w:val="003F01DD"/>
     <w:rsid w:val="003F0C9A"/>
     <w:rsid w:val="003F4C07"/>
+    <w:rsid w:val="003F5917"/>
     <w:rsid w:val="003F6E6B"/>
     <w:rsid w:val="004002E4"/>
     <w:rsid w:val="00401C87"/>
     <w:rsid w:val="00402BFF"/>
     <w:rsid w:val="004051A5"/>
     <w:rsid w:val="004057D3"/>
     <w:rsid w:val="00406036"/>
     <w:rsid w:val="0040606C"/>
     <w:rsid w:val="00410843"/>
     <w:rsid w:val="00410C95"/>
     <w:rsid w:val="004113C6"/>
     <w:rsid w:val="00411608"/>
     <w:rsid w:val="00412039"/>
+    <w:rsid w:val="004130DF"/>
+    <w:rsid w:val="004156A7"/>
     <w:rsid w:val="004166EF"/>
     <w:rsid w:val="00421B67"/>
     <w:rsid w:val="00422E02"/>
     <w:rsid w:val="0042407F"/>
+    <w:rsid w:val="00425137"/>
     <w:rsid w:val="00425C3C"/>
+    <w:rsid w:val="00426AFB"/>
     <w:rsid w:val="00426E7C"/>
     <w:rsid w:val="00427229"/>
     <w:rsid w:val="004278BB"/>
     <w:rsid w:val="00431919"/>
     <w:rsid w:val="00435C08"/>
     <w:rsid w:val="00436C17"/>
     <w:rsid w:val="00440A72"/>
     <w:rsid w:val="00440B8A"/>
     <w:rsid w:val="00441E80"/>
     <w:rsid w:val="0044736E"/>
     <w:rsid w:val="00451011"/>
     <w:rsid w:val="00451F03"/>
     <w:rsid w:val="00453805"/>
     <w:rsid w:val="00453C6D"/>
     <w:rsid w:val="00453EDC"/>
     <w:rsid w:val="004564B8"/>
     <w:rsid w:val="00456DA5"/>
     <w:rsid w:val="00457FB5"/>
     <w:rsid w:val="00461210"/>
     <w:rsid w:val="00462CAE"/>
     <w:rsid w:val="00462EEF"/>
     <w:rsid w:val="00474B69"/>
     <w:rsid w:val="00480AE7"/>
     <w:rsid w:val="0048275B"/>
     <w:rsid w:val="00485A84"/>
     <w:rsid w:val="0048662C"/>
     <w:rsid w:val="004877D8"/>
+    <w:rsid w:val="004913D8"/>
     <w:rsid w:val="00491683"/>
     <w:rsid w:val="00494762"/>
     <w:rsid w:val="004959CF"/>
     <w:rsid w:val="00496FD3"/>
     <w:rsid w:val="004A0119"/>
     <w:rsid w:val="004A0981"/>
     <w:rsid w:val="004A16B5"/>
     <w:rsid w:val="004A7FEF"/>
     <w:rsid w:val="004B0DCA"/>
     <w:rsid w:val="004B1A98"/>
     <w:rsid w:val="004B3D28"/>
     <w:rsid w:val="004B4097"/>
     <w:rsid w:val="004B587A"/>
     <w:rsid w:val="004B6314"/>
+    <w:rsid w:val="004B65C9"/>
+    <w:rsid w:val="004B7A2F"/>
     <w:rsid w:val="004C078C"/>
+    <w:rsid w:val="004C2D08"/>
+    <w:rsid w:val="004C32C6"/>
     <w:rsid w:val="004C5552"/>
     <w:rsid w:val="004C7289"/>
     <w:rsid w:val="004C7F56"/>
+    <w:rsid w:val="004D075D"/>
     <w:rsid w:val="004D3E4C"/>
+    <w:rsid w:val="004D4CC1"/>
     <w:rsid w:val="004D52DE"/>
     <w:rsid w:val="004D544E"/>
     <w:rsid w:val="004D6151"/>
     <w:rsid w:val="004E140F"/>
     <w:rsid w:val="004E2962"/>
+    <w:rsid w:val="004E38E6"/>
+    <w:rsid w:val="004E3930"/>
     <w:rsid w:val="004F03AF"/>
     <w:rsid w:val="004F1231"/>
+    <w:rsid w:val="004F1C7E"/>
     <w:rsid w:val="004F2080"/>
     <w:rsid w:val="004F2F1B"/>
     <w:rsid w:val="004F4F69"/>
     <w:rsid w:val="004F636D"/>
     <w:rsid w:val="004F7602"/>
     <w:rsid w:val="0050024A"/>
     <w:rsid w:val="00506C1C"/>
     <w:rsid w:val="00506D7D"/>
     <w:rsid w:val="0050FD88"/>
     <w:rsid w:val="00511A6A"/>
     <w:rsid w:val="00514C80"/>
     <w:rsid w:val="005164AD"/>
     <w:rsid w:val="0051682E"/>
     <w:rsid w:val="0052005B"/>
     <w:rsid w:val="0052050D"/>
     <w:rsid w:val="005210EE"/>
     <w:rsid w:val="00524C36"/>
     <w:rsid w:val="0052571C"/>
     <w:rsid w:val="00526312"/>
     <w:rsid w:val="00527C1F"/>
     <w:rsid w:val="005344EF"/>
     <w:rsid w:val="00534CC9"/>
     <w:rsid w:val="005403AD"/>
     <w:rsid w:val="005407BE"/>
     <w:rsid w:val="0054440C"/>
+    <w:rsid w:val="00545936"/>
     <w:rsid w:val="00546293"/>
+    <w:rsid w:val="005479E3"/>
     <w:rsid w:val="00547A82"/>
     <w:rsid w:val="00555352"/>
     <w:rsid w:val="00555760"/>
     <w:rsid w:val="00565473"/>
     <w:rsid w:val="00566441"/>
     <w:rsid w:val="00566525"/>
     <w:rsid w:val="00567036"/>
+    <w:rsid w:val="00573603"/>
     <w:rsid w:val="00574955"/>
     <w:rsid w:val="00574996"/>
     <w:rsid w:val="00576DFB"/>
     <w:rsid w:val="00577D69"/>
     <w:rsid w:val="00580E27"/>
     <w:rsid w:val="00582130"/>
     <w:rsid w:val="00583C5B"/>
     <w:rsid w:val="00583F5E"/>
     <w:rsid w:val="00590A52"/>
     <w:rsid w:val="00591BB2"/>
     <w:rsid w:val="00593D2A"/>
     <w:rsid w:val="005971E4"/>
     <w:rsid w:val="005A053E"/>
     <w:rsid w:val="005A3C94"/>
     <w:rsid w:val="005A4B38"/>
     <w:rsid w:val="005A76E1"/>
     <w:rsid w:val="005B04E9"/>
     <w:rsid w:val="005B2A39"/>
     <w:rsid w:val="005B4683"/>
+    <w:rsid w:val="005B5A9D"/>
     <w:rsid w:val="005B7D67"/>
     <w:rsid w:val="005C1263"/>
     <w:rsid w:val="005C336B"/>
+    <w:rsid w:val="005C4F10"/>
     <w:rsid w:val="005C7ACF"/>
     <w:rsid w:val="005D1C64"/>
     <w:rsid w:val="005D208C"/>
     <w:rsid w:val="005D4C25"/>
     <w:rsid w:val="005D5785"/>
     <w:rsid w:val="005D7367"/>
     <w:rsid w:val="005E01E7"/>
     <w:rsid w:val="005E039A"/>
     <w:rsid w:val="005E0712"/>
+    <w:rsid w:val="005E5D95"/>
+    <w:rsid w:val="005E6C8D"/>
     <w:rsid w:val="005F10F3"/>
+    <w:rsid w:val="005F36C7"/>
     <w:rsid w:val="005F6E4F"/>
     <w:rsid w:val="00600B4A"/>
     <w:rsid w:val="00602192"/>
     <w:rsid w:val="00602849"/>
     <w:rsid w:val="00603A4B"/>
+    <w:rsid w:val="00603F32"/>
     <w:rsid w:val="00604C66"/>
     <w:rsid w:val="00607872"/>
     <w:rsid w:val="00611C08"/>
     <w:rsid w:val="006130EE"/>
     <w:rsid w:val="00613379"/>
     <w:rsid w:val="006158FB"/>
     <w:rsid w:val="00615EEA"/>
     <w:rsid w:val="006224BD"/>
     <w:rsid w:val="00622CD4"/>
     <w:rsid w:val="00623EDE"/>
     <w:rsid w:val="00624021"/>
     <w:rsid w:val="00626F6D"/>
     <w:rsid w:val="0062762F"/>
     <w:rsid w:val="00627C12"/>
     <w:rsid w:val="0063098E"/>
     <w:rsid w:val="006331F0"/>
     <w:rsid w:val="00633D3A"/>
     <w:rsid w:val="00637305"/>
     <w:rsid w:val="00637815"/>
     <w:rsid w:val="0064124B"/>
+    <w:rsid w:val="00645B12"/>
     <w:rsid w:val="00646366"/>
     <w:rsid w:val="00650CE0"/>
+    <w:rsid w:val="00650EE8"/>
     <w:rsid w:val="00653289"/>
     <w:rsid w:val="00655C16"/>
     <w:rsid w:val="00656051"/>
+    <w:rsid w:val="0065729A"/>
     <w:rsid w:val="00657D97"/>
     <w:rsid w:val="00660C79"/>
     <w:rsid w:val="00662592"/>
+    <w:rsid w:val="006633B9"/>
     <w:rsid w:val="00663640"/>
+    <w:rsid w:val="00670959"/>
     <w:rsid w:val="006721A7"/>
     <w:rsid w:val="0067271B"/>
     <w:rsid w:val="00672854"/>
     <w:rsid w:val="006747E5"/>
     <w:rsid w:val="00675469"/>
     <w:rsid w:val="00676CBB"/>
     <w:rsid w:val="00676ED7"/>
     <w:rsid w:val="00676F99"/>
     <w:rsid w:val="00677189"/>
+    <w:rsid w:val="00677581"/>
+    <w:rsid w:val="006778D5"/>
     <w:rsid w:val="006810B2"/>
     <w:rsid w:val="006835D7"/>
+    <w:rsid w:val="00684CA0"/>
     <w:rsid w:val="00684FB4"/>
     <w:rsid w:val="0068526B"/>
     <w:rsid w:val="00690E4C"/>
     <w:rsid w:val="00691D69"/>
     <w:rsid w:val="006935DC"/>
+    <w:rsid w:val="0069610B"/>
     <w:rsid w:val="00696879"/>
     <w:rsid w:val="006A2FC2"/>
     <w:rsid w:val="006A3034"/>
     <w:rsid w:val="006A3816"/>
+    <w:rsid w:val="006A5EAE"/>
     <w:rsid w:val="006A7F3A"/>
     <w:rsid w:val="006B0DE6"/>
     <w:rsid w:val="006B1AEE"/>
     <w:rsid w:val="006B30F7"/>
     <w:rsid w:val="006B32AE"/>
     <w:rsid w:val="006B5D0E"/>
     <w:rsid w:val="006B6F3D"/>
     <w:rsid w:val="006C05D2"/>
     <w:rsid w:val="006C223A"/>
     <w:rsid w:val="006C30DF"/>
+    <w:rsid w:val="006C5658"/>
     <w:rsid w:val="006C6F5E"/>
     <w:rsid w:val="006D0FB7"/>
     <w:rsid w:val="006D2267"/>
     <w:rsid w:val="006D5595"/>
+    <w:rsid w:val="006D5E6C"/>
     <w:rsid w:val="006D68DB"/>
     <w:rsid w:val="006E0E1C"/>
     <w:rsid w:val="006E380B"/>
     <w:rsid w:val="006E5222"/>
     <w:rsid w:val="006E6716"/>
     <w:rsid w:val="006E6A8E"/>
     <w:rsid w:val="006E73C2"/>
     <w:rsid w:val="006F19C7"/>
     <w:rsid w:val="006F221C"/>
     <w:rsid w:val="006F5E98"/>
     <w:rsid w:val="006F7DEA"/>
     <w:rsid w:val="0070110B"/>
     <w:rsid w:val="007022AE"/>
     <w:rsid w:val="00702751"/>
     <w:rsid w:val="007038D1"/>
     <w:rsid w:val="007041F5"/>
     <w:rsid w:val="00705774"/>
     <w:rsid w:val="00705B90"/>
+    <w:rsid w:val="0070730C"/>
     <w:rsid w:val="007073DA"/>
     <w:rsid w:val="0070762A"/>
     <w:rsid w:val="007104BD"/>
     <w:rsid w:val="007105E0"/>
     <w:rsid w:val="00714AEF"/>
     <w:rsid w:val="00720161"/>
     <w:rsid w:val="00721BFF"/>
+    <w:rsid w:val="00721DF7"/>
     <w:rsid w:val="007224F2"/>
     <w:rsid w:val="007227D8"/>
     <w:rsid w:val="0072406E"/>
     <w:rsid w:val="00724BF9"/>
     <w:rsid w:val="007256DE"/>
     <w:rsid w:val="00731DAE"/>
     <w:rsid w:val="00732C4B"/>
     <w:rsid w:val="00733C28"/>
     <w:rsid w:val="00735486"/>
     <w:rsid w:val="00736FF8"/>
     <w:rsid w:val="00741204"/>
     <w:rsid w:val="00741D94"/>
     <w:rsid w:val="00744960"/>
     <w:rsid w:val="0074496C"/>
     <w:rsid w:val="00750EF7"/>
     <w:rsid w:val="00753534"/>
     <w:rsid w:val="00754F9D"/>
+    <w:rsid w:val="007579BB"/>
     <w:rsid w:val="007612F9"/>
     <w:rsid w:val="00761555"/>
     <w:rsid w:val="00761EF1"/>
     <w:rsid w:val="007623CE"/>
     <w:rsid w:val="0076639E"/>
     <w:rsid w:val="0076718B"/>
     <w:rsid w:val="007679C9"/>
     <w:rsid w:val="0077330F"/>
     <w:rsid w:val="0077460E"/>
     <w:rsid w:val="007818EE"/>
     <w:rsid w:val="00781BFB"/>
     <w:rsid w:val="00782BCD"/>
     <w:rsid w:val="0078304B"/>
     <w:rsid w:val="007855AA"/>
     <w:rsid w:val="007861B4"/>
     <w:rsid w:val="0078690D"/>
     <w:rsid w:val="0078758F"/>
     <w:rsid w:val="007879BF"/>
+    <w:rsid w:val="00795ABD"/>
     <w:rsid w:val="0079782C"/>
+    <w:rsid w:val="007A0DB7"/>
+    <w:rsid w:val="007A29CF"/>
     <w:rsid w:val="007A74A4"/>
     <w:rsid w:val="007B3E60"/>
     <w:rsid w:val="007B5382"/>
     <w:rsid w:val="007B54FB"/>
     <w:rsid w:val="007B6BB2"/>
     <w:rsid w:val="007C5D23"/>
     <w:rsid w:val="007C73FC"/>
     <w:rsid w:val="007C7635"/>
     <w:rsid w:val="007C7B51"/>
     <w:rsid w:val="007D0BB3"/>
     <w:rsid w:val="007D0F12"/>
     <w:rsid w:val="007D2572"/>
     <w:rsid w:val="007D2824"/>
+    <w:rsid w:val="007D3EBD"/>
     <w:rsid w:val="007E4060"/>
     <w:rsid w:val="007E46F8"/>
     <w:rsid w:val="007E5664"/>
     <w:rsid w:val="007E6232"/>
+    <w:rsid w:val="007E6CBA"/>
     <w:rsid w:val="007E6EF3"/>
     <w:rsid w:val="007F3405"/>
     <w:rsid w:val="007F3FE5"/>
     <w:rsid w:val="007F6BC1"/>
     <w:rsid w:val="007F7BAA"/>
     <w:rsid w:val="00801698"/>
+    <w:rsid w:val="00802F96"/>
+    <w:rsid w:val="0080597D"/>
     <w:rsid w:val="0080744C"/>
+    <w:rsid w:val="0080769F"/>
     <w:rsid w:val="0080B65B"/>
     <w:rsid w:val="008103F3"/>
     <w:rsid w:val="00815BFB"/>
+    <w:rsid w:val="00816B93"/>
     <w:rsid w:val="008211F4"/>
     <w:rsid w:val="008227AD"/>
     <w:rsid w:val="008277C6"/>
     <w:rsid w:val="00827984"/>
     <w:rsid w:val="00830980"/>
+    <w:rsid w:val="008336D4"/>
+    <w:rsid w:val="00835AF8"/>
     <w:rsid w:val="00835B45"/>
     <w:rsid w:val="008363E5"/>
     <w:rsid w:val="008371CD"/>
+    <w:rsid w:val="00837350"/>
+    <w:rsid w:val="00840B15"/>
     <w:rsid w:val="00843CCE"/>
     <w:rsid w:val="00854669"/>
     <w:rsid w:val="008550DB"/>
+    <w:rsid w:val="00856E17"/>
     <w:rsid w:val="00857F84"/>
+    <w:rsid w:val="008623A9"/>
     <w:rsid w:val="00862CA5"/>
+    <w:rsid w:val="0086305C"/>
     <w:rsid w:val="008654BB"/>
     <w:rsid w:val="00865C10"/>
     <w:rsid w:val="00870C11"/>
     <w:rsid w:val="00870D49"/>
     <w:rsid w:val="008728E6"/>
     <w:rsid w:val="00873033"/>
     <w:rsid w:val="00874FFD"/>
     <w:rsid w:val="0087574F"/>
     <w:rsid w:val="00875ED5"/>
     <w:rsid w:val="008766B0"/>
     <w:rsid w:val="00881E77"/>
     <w:rsid w:val="008901DC"/>
+    <w:rsid w:val="008911CD"/>
     <w:rsid w:val="00892D7E"/>
     <w:rsid w:val="00894426"/>
     <w:rsid w:val="00894829"/>
     <w:rsid w:val="008A146F"/>
     <w:rsid w:val="008A250F"/>
     <w:rsid w:val="008A3EB3"/>
     <w:rsid w:val="008A3F1F"/>
+    <w:rsid w:val="008A60D5"/>
     <w:rsid w:val="008A6817"/>
     <w:rsid w:val="008A789B"/>
+    <w:rsid w:val="008B1FF7"/>
     <w:rsid w:val="008B283C"/>
     <w:rsid w:val="008B46FD"/>
     <w:rsid w:val="008B5F99"/>
     <w:rsid w:val="008B7ECA"/>
     <w:rsid w:val="008C0B56"/>
     <w:rsid w:val="008C202E"/>
     <w:rsid w:val="008C2F96"/>
     <w:rsid w:val="008C3851"/>
+    <w:rsid w:val="008C5F85"/>
     <w:rsid w:val="008C77DB"/>
     <w:rsid w:val="008C780F"/>
     <w:rsid w:val="008C7970"/>
+    <w:rsid w:val="008D1D65"/>
+    <w:rsid w:val="008D48F7"/>
     <w:rsid w:val="008E2047"/>
     <w:rsid w:val="008E4EE3"/>
     <w:rsid w:val="008E53B6"/>
     <w:rsid w:val="008F079F"/>
     <w:rsid w:val="008F08E7"/>
     <w:rsid w:val="008F2A9E"/>
     <w:rsid w:val="008F2ED9"/>
     <w:rsid w:val="008F582F"/>
     <w:rsid w:val="008F5E7A"/>
     <w:rsid w:val="008F627E"/>
     <w:rsid w:val="008F7C09"/>
     <w:rsid w:val="00900298"/>
     <w:rsid w:val="0090088F"/>
     <w:rsid w:val="00900A27"/>
     <w:rsid w:val="009012F3"/>
+    <w:rsid w:val="009013CD"/>
     <w:rsid w:val="00904947"/>
     <w:rsid w:val="00913053"/>
     <w:rsid w:val="009133C8"/>
     <w:rsid w:val="009136FE"/>
     <w:rsid w:val="0091520F"/>
     <w:rsid w:val="0091705F"/>
     <w:rsid w:val="00917064"/>
     <w:rsid w:val="00917266"/>
+    <w:rsid w:val="0092082E"/>
     <w:rsid w:val="0092235B"/>
     <w:rsid w:val="0092492B"/>
+    <w:rsid w:val="00924B49"/>
     <w:rsid w:val="00926294"/>
     <w:rsid w:val="009300D8"/>
     <w:rsid w:val="00947077"/>
     <w:rsid w:val="00947392"/>
+    <w:rsid w:val="00947F9C"/>
     <w:rsid w:val="00950B2D"/>
     <w:rsid w:val="0095244E"/>
     <w:rsid w:val="00961BB0"/>
     <w:rsid w:val="009621C9"/>
     <w:rsid w:val="00965D6B"/>
     <w:rsid w:val="00966018"/>
     <w:rsid w:val="009723BA"/>
     <w:rsid w:val="00972D71"/>
     <w:rsid w:val="00975552"/>
     <w:rsid w:val="009765E2"/>
     <w:rsid w:val="00976C5B"/>
     <w:rsid w:val="00977D1B"/>
     <w:rsid w:val="00980328"/>
     <w:rsid w:val="00982323"/>
+    <w:rsid w:val="00984105"/>
     <w:rsid w:val="009843A3"/>
     <w:rsid w:val="009864CF"/>
     <w:rsid w:val="00987AD1"/>
     <w:rsid w:val="00992BD4"/>
     <w:rsid w:val="00993314"/>
     <w:rsid w:val="00993517"/>
     <w:rsid w:val="00995382"/>
     <w:rsid w:val="00996123"/>
     <w:rsid w:val="009A28CA"/>
     <w:rsid w:val="009A3937"/>
     <w:rsid w:val="009A74D5"/>
+    <w:rsid w:val="009B11F2"/>
     <w:rsid w:val="009B1B70"/>
     <w:rsid w:val="009B4D07"/>
     <w:rsid w:val="009B664F"/>
     <w:rsid w:val="009B6DC7"/>
     <w:rsid w:val="009B6EF7"/>
+    <w:rsid w:val="009C159E"/>
     <w:rsid w:val="009C1898"/>
     <w:rsid w:val="009C19C7"/>
     <w:rsid w:val="009C259E"/>
     <w:rsid w:val="009C33ED"/>
     <w:rsid w:val="009C3A5D"/>
     <w:rsid w:val="009C61EA"/>
     <w:rsid w:val="009C7B20"/>
     <w:rsid w:val="009D0427"/>
     <w:rsid w:val="009D0650"/>
     <w:rsid w:val="009D1168"/>
     <w:rsid w:val="009D2ADA"/>
+    <w:rsid w:val="009D2BEA"/>
     <w:rsid w:val="009D3961"/>
     <w:rsid w:val="009D4673"/>
     <w:rsid w:val="009D56CC"/>
     <w:rsid w:val="009D6E2A"/>
     <w:rsid w:val="009E549C"/>
     <w:rsid w:val="009E5695"/>
     <w:rsid w:val="009E6DE4"/>
+    <w:rsid w:val="009F0133"/>
     <w:rsid w:val="009F0CE6"/>
     <w:rsid w:val="009F1F87"/>
     <w:rsid w:val="009F2513"/>
     <w:rsid w:val="009F402F"/>
     <w:rsid w:val="009F7B5E"/>
     <w:rsid w:val="00A00C57"/>
     <w:rsid w:val="00A01A08"/>
     <w:rsid w:val="00A01BD3"/>
     <w:rsid w:val="00A02634"/>
+    <w:rsid w:val="00A0489D"/>
     <w:rsid w:val="00A05B81"/>
     <w:rsid w:val="00A0748A"/>
     <w:rsid w:val="00A10898"/>
     <w:rsid w:val="00A139DC"/>
+    <w:rsid w:val="00A15B58"/>
     <w:rsid w:val="00A17D89"/>
     <w:rsid w:val="00A2096A"/>
     <w:rsid w:val="00A21846"/>
     <w:rsid w:val="00A22172"/>
     <w:rsid w:val="00A24852"/>
     <w:rsid w:val="00A24C79"/>
     <w:rsid w:val="00A25978"/>
     <w:rsid w:val="00A27AB8"/>
     <w:rsid w:val="00A30D72"/>
     <w:rsid w:val="00A325EA"/>
     <w:rsid w:val="00A32989"/>
     <w:rsid w:val="00A40D08"/>
     <w:rsid w:val="00A47AC7"/>
     <w:rsid w:val="00A50ADF"/>
     <w:rsid w:val="00A50BE7"/>
     <w:rsid w:val="00A53F96"/>
+    <w:rsid w:val="00A54DBF"/>
     <w:rsid w:val="00A57805"/>
     <w:rsid w:val="00A60ADE"/>
     <w:rsid w:val="00A64749"/>
+    <w:rsid w:val="00A6548F"/>
     <w:rsid w:val="00A65C60"/>
     <w:rsid w:val="00A70018"/>
     <w:rsid w:val="00A72A69"/>
     <w:rsid w:val="00A80AEF"/>
     <w:rsid w:val="00A83232"/>
     <w:rsid w:val="00A837E7"/>
+    <w:rsid w:val="00A8396B"/>
     <w:rsid w:val="00A870AF"/>
+    <w:rsid w:val="00A878CD"/>
     <w:rsid w:val="00A87E8D"/>
     <w:rsid w:val="00A90070"/>
     <w:rsid w:val="00A91422"/>
     <w:rsid w:val="00A91559"/>
     <w:rsid w:val="00A953B9"/>
     <w:rsid w:val="00A9568E"/>
     <w:rsid w:val="00A95922"/>
     <w:rsid w:val="00A96685"/>
     <w:rsid w:val="00A97154"/>
     <w:rsid w:val="00AA2BAD"/>
     <w:rsid w:val="00AA34EA"/>
     <w:rsid w:val="00AA3AD0"/>
     <w:rsid w:val="00AA44CE"/>
     <w:rsid w:val="00AB0463"/>
     <w:rsid w:val="00AB32A7"/>
     <w:rsid w:val="00AB7B76"/>
     <w:rsid w:val="00AC0813"/>
     <w:rsid w:val="00AC5251"/>
     <w:rsid w:val="00AC7A78"/>
     <w:rsid w:val="00AD09F8"/>
     <w:rsid w:val="00AD0A5F"/>
     <w:rsid w:val="00AD0D43"/>
     <w:rsid w:val="00AD15C5"/>
     <w:rsid w:val="00AD1917"/>
     <w:rsid w:val="00AD1B6C"/>
     <w:rsid w:val="00AD2CFE"/>
     <w:rsid w:val="00AD3FE3"/>
+    <w:rsid w:val="00AD4FFB"/>
+    <w:rsid w:val="00AD5070"/>
     <w:rsid w:val="00AD683F"/>
     <w:rsid w:val="00AE10EB"/>
     <w:rsid w:val="00AE1B01"/>
     <w:rsid w:val="00AE239C"/>
     <w:rsid w:val="00AE3B41"/>
     <w:rsid w:val="00AE4197"/>
     <w:rsid w:val="00AE48A6"/>
     <w:rsid w:val="00AE50F6"/>
+    <w:rsid w:val="00AE54AE"/>
     <w:rsid w:val="00AF048A"/>
     <w:rsid w:val="00AF16E6"/>
+    <w:rsid w:val="00AF1D5F"/>
     <w:rsid w:val="00AF1D6A"/>
     <w:rsid w:val="00AF25A3"/>
     <w:rsid w:val="00AF4FAC"/>
+    <w:rsid w:val="00AF5AD8"/>
     <w:rsid w:val="00AF5C67"/>
     <w:rsid w:val="00AF72D4"/>
     <w:rsid w:val="00B01340"/>
     <w:rsid w:val="00B01576"/>
     <w:rsid w:val="00B053C6"/>
     <w:rsid w:val="00B075DD"/>
     <w:rsid w:val="00B0788B"/>
     <w:rsid w:val="00B11FF5"/>
     <w:rsid w:val="00B13748"/>
+    <w:rsid w:val="00B150BD"/>
     <w:rsid w:val="00B15531"/>
     <w:rsid w:val="00B1567E"/>
+    <w:rsid w:val="00B16534"/>
     <w:rsid w:val="00B1738B"/>
+    <w:rsid w:val="00B17B85"/>
     <w:rsid w:val="00B22248"/>
     <w:rsid w:val="00B222D5"/>
     <w:rsid w:val="00B25AFC"/>
     <w:rsid w:val="00B25BB5"/>
     <w:rsid w:val="00B2641A"/>
     <w:rsid w:val="00B27349"/>
     <w:rsid w:val="00B2759D"/>
     <w:rsid w:val="00B27A2D"/>
+    <w:rsid w:val="00B27CE4"/>
     <w:rsid w:val="00B33A7C"/>
     <w:rsid w:val="00B3457F"/>
     <w:rsid w:val="00B34F72"/>
     <w:rsid w:val="00B352EA"/>
+    <w:rsid w:val="00B355B7"/>
     <w:rsid w:val="00B36F19"/>
     <w:rsid w:val="00B3797C"/>
     <w:rsid w:val="00B413EB"/>
     <w:rsid w:val="00B46519"/>
     <w:rsid w:val="00B47EA3"/>
+    <w:rsid w:val="00B53FD7"/>
     <w:rsid w:val="00B5469E"/>
     <w:rsid w:val="00B5537B"/>
     <w:rsid w:val="00B5680E"/>
     <w:rsid w:val="00B57B06"/>
     <w:rsid w:val="00B67D19"/>
     <w:rsid w:val="00B73546"/>
+    <w:rsid w:val="00B76BA7"/>
     <w:rsid w:val="00B776F0"/>
     <w:rsid w:val="00B807EE"/>
     <w:rsid w:val="00B82325"/>
     <w:rsid w:val="00B830E8"/>
     <w:rsid w:val="00B84677"/>
     <w:rsid w:val="00B853C3"/>
     <w:rsid w:val="00B90C35"/>
     <w:rsid w:val="00B914EB"/>
     <w:rsid w:val="00B92A9F"/>
+    <w:rsid w:val="00B956B5"/>
     <w:rsid w:val="00B959E6"/>
     <w:rsid w:val="00BA107C"/>
     <w:rsid w:val="00BA1F4C"/>
     <w:rsid w:val="00BA273F"/>
     <w:rsid w:val="00BA2772"/>
     <w:rsid w:val="00BA2A1E"/>
     <w:rsid w:val="00BA567B"/>
     <w:rsid w:val="00BA6DF3"/>
     <w:rsid w:val="00BA6F97"/>
     <w:rsid w:val="00BA733A"/>
     <w:rsid w:val="00BA735F"/>
     <w:rsid w:val="00BA7E74"/>
     <w:rsid w:val="00BB19B4"/>
     <w:rsid w:val="00BB273F"/>
+    <w:rsid w:val="00BC0127"/>
     <w:rsid w:val="00BC66D6"/>
     <w:rsid w:val="00BD052F"/>
     <w:rsid w:val="00BD1D47"/>
     <w:rsid w:val="00BD3BD0"/>
     <w:rsid w:val="00BD44FF"/>
     <w:rsid w:val="00BD48FC"/>
     <w:rsid w:val="00BD5DD3"/>
     <w:rsid w:val="00BE44D2"/>
     <w:rsid w:val="00BE4C0D"/>
     <w:rsid w:val="00BE7F19"/>
     <w:rsid w:val="00BF330B"/>
     <w:rsid w:val="00BF496A"/>
     <w:rsid w:val="00C031C4"/>
     <w:rsid w:val="00C03E85"/>
     <w:rsid w:val="00C06F6B"/>
     <w:rsid w:val="00C15BC4"/>
+    <w:rsid w:val="00C16536"/>
     <w:rsid w:val="00C167C0"/>
     <w:rsid w:val="00C16895"/>
     <w:rsid w:val="00C1771D"/>
     <w:rsid w:val="00C229B9"/>
     <w:rsid w:val="00C235B0"/>
     <w:rsid w:val="00C26E43"/>
     <w:rsid w:val="00C26F09"/>
     <w:rsid w:val="00C30195"/>
     <w:rsid w:val="00C31FC3"/>
     <w:rsid w:val="00C341C3"/>
     <w:rsid w:val="00C41908"/>
     <w:rsid w:val="00C455CB"/>
     <w:rsid w:val="00C47D47"/>
+    <w:rsid w:val="00C507CD"/>
     <w:rsid w:val="00C53CAE"/>
     <w:rsid w:val="00C54869"/>
+    <w:rsid w:val="00C54EE5"/>
     <w:rsid w:val="00C54FCD"/>
     <w:rsid w:val="00C60532"/>
     <w:rsid w:val="00C607D9"/>
     <w:rsid w:val="00C60B4F"/>
     <w:rsid w:val="00C633C2"/>
     <w:rsid w:val="00C6644A"/>
     <w:rsid w:val="00C715DE"/>
     <w:rsid w:val="00C75982"/>
     <w:rsid w:val="00C76B41"/>
     <w:rsid w:val="00C770FC"/>
     <w:rsid w:val="00C775FE"/>
     <w:rsid w:val="00C84488"/>
+    <w:rsid w:val="00C851CB"/>
     <w:rsid w:val="00C860F8"/>
     <w:rsid w:val="00C86925"/>
     <w:rsid w:val="00C90435"/>
+    <w:rsid w:val="00C9182B"/>
     <w:rsid w:val="00C94107"/>
     <w:rsid w:val="00CA1712"/>
     <w:rsid w:val="00CA265C"/>
+    <w:rsid w:val="00CA2B79"/>
     <w:rsid w:val="00CA4EB7"/>
     <w:rsid w:val="00CA5CE3"/>
     <w:rsid w:val="00CB331F"/>
+    <w:rsid w:val="00CB3443"/>
     <w:rsid w:val="00CB3FFB"/>
     <w:rsid w:val="00CB6225"/>
     <w:rsid w:val="00CC1005"/>
     <w:rsid w:val="00CC1941"/>
+    <w:rsid w:val="00CC383D"/>
+    <w:rsid w:val="00CC4AE1"/>
     <w:rsid w:val="00CC7917"/>
     <w:rsid w:val="00CD0728"/>
+    <w:rsid w:val="00CD3CED"/>
     <w:rsid w:val="00CD4C7C"/>
     <w:rsid w:val="00CD4E77"/>
     <w:rsid w:val="00CE5161"/>
     <w:rsid w:val="00CE520E"/>
     <w:rsid w:val="00CE5718"/>
     <w:rsid w:val="00CF1670"/>
     <w:rsid w:val="00CF36AB"/>
     <w:rsid w:val="00CF38ED"/>
     <w:rsid w:val="00CF7DFD"/>
+    <w:rsid w:val="00D03077"/>
     <w:rsid w:val="00D03B35"/>
     <w:rsid w:val="00D04385"/>
+    <w:rsid w:val="00D06CC8"/>
     <w:rsid w:val="00D118B3"/>
     <w:rsid w:val="00D1206E"/>
     <w:rsid w:val="00D14C25"/>
     <w:rsid w:val="00D17BBB"/>
     <w:rsid w:val="00D2113D"/>
     <w:rsid w:val="00D2548D"/>
     <w:rsid w:val="00D30115"/>
     <w:rsid w:val="00D30A7A"/>
+    <w:rsid w:val="00D31BA0"/>
     <w:rsid w:val="00D32AE2"/>
     <w:rsid w:val="00D33B44"/>
+    <w:rsid w:val="00D344A9"/>
     <w:rsid w:val="00D44E1A"/>
     <w:rsid w:val="00D46052"/>
     <w:rsid w:val="00D51320"/>
     <w:rsid w:val="00D522BF"/>
     <w:rsid w:val="00D5249C"/>
     <w:rsid w:val="00D530B9"/>
     <w:rsid w:val="00D551A7"/>
     <w:rsid w:val="00D566FB"/>
     <w:rsid w:val="00D5683D"/>
     <w:rsid w:val="00D61567"/>
+    <w:rsid w:val="00D65E18"/>
+    <w:rsid w:val="00D725DF"/>
     <w:rsid w:val="00D80273"/>
+    <w:rsid w:val="00D80287"/>
     <w:rsid w:val="00D830B2"/>
+    <w:rsid w:val="00D834C3"/>
     <w:rsid w:val="00D92389"/>
     <w:rsid w:val="00D940C6"/>
     <w:rsid w:val="00DA0184"/>
     <w:rsid w:val="00DA1876"/>
+    <w:rsid w:val="00DA4646"/>
     <w:rsid w:val="00DA6DF4"/>
     <w:rsid w:val="00DB0450"/>
     <w:rsid w:val="00DB399E"/>
     <w:rsid w:val="00DB4AB3"/>
     <w:rsid w:val="00DB5BFD"/>
     <w:rsid w:val="00DB763B"/>
     <w:rsid w:val="00DC1DCE"/>
     <w:rsid w:val="00DC24EC"/>
     <w:rsid w:val="00DC2ED3"/>
     <w:rsid w:val="00DC4B7C"/>
     <w:rsid w:val="00DC5073"/>
     <w:rsid w:val="00DC604B"/>
     <w:rsid w:val="00DD0281"/>
     <w:rsid w:val="00DD2FCB"/>
+    <w:rsid w:val="00DD4184"/>
     <w:rsid w:val="00DD4C8E"/>
     <w:rsid w:val="00DD5327"/>
     <w:rsid w:val="00DD538E"/>
     <w:rsid w:val="00DD71F6"/>
     <w:rsid w:val="00DE4C3C"/>
     <w:rsid w:val="00DE6AA4"/>
     <w:rsid w:val="00DE6AB8"/>
     <w:rsid w:val="00DF3614"/>
     <w:rsid w:val="00DF5472"/>
     <w:rsid w:val="00DF6499"/>
     <w:rsid w:val="00E0024B"/>
     <w:rsid w:val="00E051DF"/>
     <w:rsid w:val="00E05950"/>
     <w:rsid w:val="00E071B9"/>
     <w:rsid w:val="00E10215"/>
     <w:rsid w:val="00E10A12"/>
+    <w:rsid w:val="00E12494"/>
     <w:rsid w:val="00E1478F"/>
     <w:rsid w:val="00E15130"/>
     <w:rsid w:val="00E15F0D"/>
     <w:rsid w:val="00E166E9"/>
     <w:rsid w:val="00E176C7"/>
+    <w:rsid w:val="00E17923"/>
     <w:rsid w:val="00E249B8"/>
     <w:rsid w:val="00E2775B"/>
+    <w:rsid w:val="00E30AFA"/>
     <w:rsid w:val="00E3290A"/>
     <w:rsid w:val="00E3325B"/>
     <w:rsid w:val="00E35324"/>
     <w:rsid w:val="00E371FB"/>
     <w:rsid w:val="00E43629"/>
     <w:rsid w:val="00E440FF"/>
     <w:rsid w:val="00E5072A"/>
     <w:rsid w:val="00E519F6"/>
+    <w:rsid w:val="00E55745"/>
     <w:rsid w:val="00E57B86"/>
     <w:rsid w:val="00E61009"/>
     <w:rsid w:val="00E63560"/>
     <w:rsid w:val="00E65835"/>
+    <w:rsid w:val="00E66A95"/>
     <w:rsid w:val="00E66F8F"/>
     <w:rsid w:val="00E675B9"/>
     <w:rsid w:val="00E67B29"/>
     <w:rsid w:val="00E67D31"/>
     <w:rsid w:val="00E737EF"/>
     <w:rsid w:val="00E74245"/>
     <w:rsid w:val="00E74510"/>
     <w:rsid w:val="00E80460"/>
     <w:rsid w:val="00E82F75"/>
     <w:rsid w:val="00E8315B"/>
     <w:rsid w:val="00E83459"/>
     <w:rsid w:val="00E83CDA"/>
     <w:rsid w:val="00E85802"/>
     <w:rsid w:val="00E8772F"/>
     <w:rsid w:val="00E9061E"/>
+    <w:rsid w:val="00E92D23"/>
     <w:rsid w:val="00E9319A"/>
     <w:rsid w:val="00E945D0"/>
     <w:rsid w:val="00E961A1"/>
     <w:rsid w:val="00EA0549"/>
+    <w:rsid w:val="00EA244E"/>
     <w:rsid w:val="00EA27F4"/>
     <w:rsid w:val="00EA34D1"/>
+    <w:rsid w:val="00EA6989"/>
     <w:rsid w:val="00EB00CD"/>
     <w:rsid w:val="00EB586F"/>
     <w:rsid w:val="00EB5F85"/>
+    <w:rsid w:val="00EB7FCE"/>
     <w:rsid w:val="00EC24E5"/>
     <w:rsid w:val="00EC36B8"/>
+    <w:rsid w:val="00EC4260"/>
     <w:rsid w:val="00EC5F89"/>
     <w:rsid w:val="00ED0138"/>
     <w:rsid w:val="00EE0FCD"/>
     <w:rsid w:val="00EE3A8B"/>
     <w:rsid w:val="00EF0021"/>
     <w:rsid w:val="00EF1F22"/>
     <w:rsid w:val="00EF275C"/>
     <w:rsid w:val="00EF697C"/>
     <w:rsid w:val="00EF7FA6"/>
     <w:rsid w:val="00F00A25"/>
     <w:rsid w:val="00F0616E"/>
     <w:rsid w:val="00F1012D"/>
     <w:rsid w:val="00F13D4D"/>
     <w:rsid w:val="00F14FF4"/>
     <w:rsid w:val="00F15AC0"/>
     <w:rsid w:val="00F21066"/>
     <w:rsid w:val="00F22DC2"/>
     <w:rsid w:val="00F2536B"/>
     <w:rsid w:val="00F3082A"/>
     <w:rsid w:val="00F32BB2"/>
     <w:rsid w:val="00F32CF8"/>
     <w:rsid w:val="00F402FC"/>
+    <w:rsid w:val="00F446E9"/>
     <w:rsid w:val="00F51124"/>
+    <w:rsid w:val="00F51B16"/>
     <w:rsid w:val="00F51FCA"/>
     <w:rsid w:val="00F54D43"/>
     <w:rsid w:val="00F55679"/>
+    <w:rsid w:val="00F56230"/>
     <w:rsid w:val="00F5658B"/>
     <w:rsid w:val="00F56B52"/>
     <w:rsid w:val="00F56EE3"/>
     <w:rsid w:val="00F669DB"/>
     <w:rsid w:val="00F752BE"/>
     <w:rsid w:val="00F838CA"/>
     <w:rsid w:val="00F865EF"/>
     <w:rsid w:val="00F900F5"/>
     <w:rsid w:val="00F924BF"/>
+    <w:rsid w:val="00F9309B"/>
     <w:rsid w:val="00F939F6"/>
     <w:rsid w:val="00F93B80"/>
+    <w:rsid w:val="00F94BF3"/>
     <w:rsid w:val="00F97408"/>
     <w:rsid w:val="00FA2C68"/>
     <w:rsid w:val="00FA650C"/>
     <w:rsid w:val="00FA6ADF"/>
     <w:rsid w:val="00FB0FEA"/>
     <w:rsid w:val="00FB3303"/>
     <w:rsid w:val="00FB34B1"/>
     <w:rsid w:val="00FB3C99"/>
     <w:rsid w:val="00FC03F4"/>
     <w:rsid w:val="00FC3E27"/>
+    <w:rsid w:val="00FC4385"/>
     <w:rsid w:val="00FC43E2"/>
+    <w:rsid w:val="00FC5332"/>
     <w:rsid w:val="00FC57DE"/>
     <w:rsid w:val="00FC6FB1"/>
     <w:rsid w:val="00FC7251"/>
     <w:rsid w:val="00FD12FD"/>
     <w:rsid w:val="00FD183A"/>
     <w:rsid w:val="00FD277F"/>
     <w:rsid w:val="00FD31B8"/>
     <w:rsid w:val="00FD4E78"/>
     <w:rsid w:val="00FD5B3F"/>
+    <w:rsid w:val="00FD73D1"/>
     <w:rsid w:val="00FE33BA"/>
     <w:rsid w:val="00FE3442"/>
     <w:rsid w:val="00FE5D78"/>
     <w:rsid w:val="00FE60DC"/>
     <w:rsid w:val="00FE62FE"/>
     <w:rsid w:val="00FF2D94"/>
+    <w:rsid w:val="00FF7124"/>
     <w:rsid w:val="01129997"/>
     <w:rsid w:val="016BEEF4"/>
     <w:rsid w:val="018BD0F9"/>
+    <w:rsid w:val="01B84417"/>
     <w:rsid w:val="01D724CF"/>
+    <w:rsid w:val="028E9C8D"/>
     <w:rsid w:val="02D5B096"/>
     <w:rsid w:val="02D67907"/>
     <w:rsid w:val="0307BF55"/>
     <w:rsid w:val="0314E431"/>
     <w:rsid w:val="033FAFC6"/>
     <w:rsid w:val="038D7B5B"/>
     <w:rsid w:val="039E7696"/>
     <w:rsid w:val="03BA5497"/>
     <w:rsid w:val="03F804A2"/>
+    <w:rsid w:val="04490252"/>
     <w:rsid w:val="04799888"/>
     <w:rsid w:val="0485E86B"/>
     <w:rsid w:val="049EA037"/>
     <w:rsid w:val="04B0B492"/>
     <w:rsid w:val="058ADED7"/>
     <w:rsid w:val="05C2BE10"/>
     <w:rsid w:val="05D3C06E"/>
+    <w:rsid w:val="05D83761"/>
     <w:rsid w:val="05DCE8C4"/>
     <w:rsid w:val="063F6017"/>
     <w:rsid w:val="066A69C8"/>
     <w:rsid w:val="068BDAF7"/>
     <w:rsid w:val="072EEDF1"/>
     <w:rsid w:val="074A8CB3"/>
+    <w:rsid w:val="0862C295"/>
     <w:rsid w:val="087EC22E"/>
     <w:rsid w:val="092BA2C5"/>
     <w:rsid w:val="092FA172"/>
+    <w:rsid w:val="096D23D8"/>
     <w:rsid w:val="09A14844"/>
     <w:rsid w:val="09CE3B9D"/>
     <w:rsid w:val="09FAA3F2"/>
     <w:rsid w:val="0A3159E4"/>
     <w:rsid w:val="0A52DBFA"/>
     <w:rsid w:val="0AC2B8FA"/>
     <w:rsid w:val="0AD64416"/>
+    <w:rsid w:val="0B214F64"/>
+    <w:rsid w:val="0B463B3C"/>
+    <w:rsid w:val="0B69A042"/>
     <w:rsid w:val="0B772FA1"/>
     <w:rsid w:val="0B98D8FA"/>
+    <w:rsid w:val="0C2AB823"/>
     <w:rsid w:val="0C673672"/>
     <w:rsid w:val="0C831409"/>
     <w:rsid w:val="0CD82272"/>
     <w:rsid w:val="0D7AE24D"/>
     <w:rsid w:val="0DBAF8AB"/>
     <w:rsid w:val="0E0C10C8"/>
     <w:rsid w:val="0E37C292"/>
     <w:rsid w:val="0E53BAD8"/>
     <w:rsid w:val="0E94F64A"/>
     <w:rsid w:val="0E99686E"/>
     <w:rsid w:val="0ED0B05E"/>
     <w:rsid w:val="0F172BBA"/>
+    <w:rsid w:val="0F3EBF98"/>
     <w:rsid w:val="0F62F760"/>
     <w:rsid w:val="0F7C16D0"/>
     <w:rsid w:val="0F838D9E"/>
     <w:rsid w:val="0FC26F80"/>
     <w:rsid w:val="0FCB8BF8"/>
     <w:rsid w:val="0FFE0408"/>
     <w:rsid w:val="10010933"/>
     <w:rsid w:val="1001FB75"/>
     <w:rsid w:val="1030D644"/>
     <w:rsid w:val="103E2108"/>
+    <w:rsid w:val="105C2407"/>
     <w:rsid w:val="10963C3C"/>
     <w:rsid w:val="10A420E3"/>
     <w:rsid w:val="10F1D93E"/>
     <w:rsid w:val="11285523"/>
     <w:rsid w:val="114E46D3"/>
     <w:rsid w:val="11E24C1E"/>
     <w:rsid w:val="11F933AA"/>
     <w:rsid w:val="1233CB68"/>
     <w:rsid w:val="123CC591"/>
     <w:rsid w:val="128C78DD"/>
     <w:rsid w:val="12DEE400"/>
     <w:rsid w:val="13AE2486"/>
     <w:rsid w:val="13C6A1C7"/>
     <w:rsid w:val="140827AF"/>
     <w:rsid w:val="14199CD7"/>
     <w:rsid w:val="145FF5E5"/>
     <w:rsid w:val="1495E0A3"/>
     <w:rsid w:val="152CD6E1"/>
     <w:rsid w:val="158B8EFD"/>
     <w:rsid w:val="164C2A31"/>
     <w:rsid w:val="16B21DC5"/>
     <w:rsid w:val="16E43770"/>
     <w:rsid w:val="17146626"/>
+    <w:rsid w:val="171A078D"/>
     <w:rsid w:val="17301E77"/>
     <w:rsid w:val="17473100"/>
     <w:rsid w:val="186477A3"/>
     <w:rsid w:val="18757042"/>
     <w:rsid w:val="18B3E675"/>
     <w:rsid w:val="18CFBCA8"/>
     <w:rsid w:val="197D3CE2"/>
     <w:rsid w:val="19E789E3"/>
+    <w:rsid w:val="1A70223C"/>
     <w:rsid w:val="1AB49772"/>
     <w:rsid w:val="1B4033A0"/>
     <w:rsid w:val="1B447E20"/>
+    <w:rsid w:val="1B971E2A"/>
     <w:rsid w:val="1C33EB7B"/>
     <w:rsid w:val="1C6AC0C2"/>
     <w:rsid w:val="1D2833B1"/>
     <w:rsid w:val="1D411C44"/>
     <w:rsid w:val="1D7A6484"/>
     <w:rsid w:val="1DB55392"/>
     <w:rsid w:val="1DDA6F20"/>
     <w:rsid w:val="1E186B0C"/>
     <w:rsid w:val="1E3FC1CA"/>
     <w:rsid w:val="1E70195F"/>
+    <w:rsid w:val="1E737CCE"/>
     <w:rsid w:val="1E7CD873"/>
     <w:rsid w:val="1E920150"/>
     <w:rsid w:val="1EC7914C"/>
     <w:rsid w:val="1EED0BB9"/>
     <w:rsid w:val="1F0D1396"/>
     <w:rsid w:val="1F41BBB9"/>
     <w:rsid w:val="1F9720A6"/>
     <w:rsid w:val="1F9EA6FB"/>
     <w:rsid w:val="1FBCF446"/>
     <w:rsid w:val="20135424"/>
+    <w:rsid w:val="2069A567"/>
     <w:rsid w:val="2091767B"/>
     <w:rsid w:val="20CE8E4C"/>
     <w:rsid w:val="20E42599"/>
     <w:rsid w:val="21106B81"/>
     <w:rsid w:val="2126B5E8"/>
     <w:rsid w:val="213B7015"/>
     <w:rsid w:val="217885F1"/>
     <w:rsid w:val="218FEFEE"/>
     <w:rsid w:val="21A32A82"/>
     <w:rsid w:val="22274B72"/>
     <w:rsid w:val="227D06BB"/>
     <w:rsid w:val="22839003"/>
+    <w:rsid w:val="22A4ACB1"/>
     <w:rsid w:val="22BAC9BA"/>
     <w:rsid w:val="22EBDC2F"/>
     <w:rsid w:val="2320251A"/>
+    <w:rsid w:val="233FDE64"/>
     <w:rsid w:val="23827028"/>
+    <w:rsid w:val="23E310F9"/>
     <w:rsid w:val="2487AC90"/>
     <w:rsid w:val="252993E5"/>
     <w:rsid w:val="253C8766"/>
+    <w:rsid w:val="25E34260"/>
     <w:rsid w:val="25FF7722"/>
     <w:rsid w:val="2627C69D"/>
+    <w:rsid w:val="265C423F"/>
     <w:rsid w:val="26B0F28E"/>
     <w:rsid w:val="26EC84A6"/>
     <w:rsid w:val="27263241"/>
     <w:rsid w:val="276E11CC"/>
+    <w:rsid w:val="28024809"/>
+    <w:rsid w:val="28336F0C"/>
     <w:rsid w:val="28C03525"/>
     <w:rsid w:val="29308DE6"/>
+    <w:rsid w:val="29327230"/>
     <w:rsid w:val="2953E83F"/>
     <w:rsid w:val="2955F79A"/>
     <w:rsid w:val="29827A2C"/>
     <w:rsid w:val="29EC8435"/>
     <w:rsid w:val="2A041359"/>
     <w:rsid w:val="2A3A5C04"/>
     <w:rsid w:val="2A62129A"/>
     <w:rsid w:val="2B0BF827"/>
     <w:rsid w:val="2B3872EC"/>
     <w:rsid w:val="2B783A22"/>
     <w:rsid w:val="2B8C7AA5"/>
     <w:rsid w:val="2B902A49"/>
     <w:rsid w:val="2B960E76"/>
+    <w:rsid w:val="2B9A3F22"/>
     <w:rsid w:val="2BB4093C"/>
     <w:rsid w:val="2C22DA5B"/>
     <w:rsid w:val="2C395A87"/>
     <w:rsid w:val="2C660D86"/>
     <w:rsid w:val="2C8CE8FD"/>
     <w:rsid w:val="2CB48163"/>
     <w:rsid w:val="2CE4513D"/>
     <w:rsid w:val="2D35956D"/>
     <w:rsid w:val="2D597587"/>
     <w:rsid w:val="2D7657CC"/>
     <w:rsid w:val="2E127361"/>
     <w:rsid w:val="2E68B488"/>
     <w:rsid w:val="2EE7385D"/>
     <w:rsid w:val="2F3503ED"/>
     <w:rsid w:val="2F5571C6"/>
     <w:rsid w:val="2F72B526"/>
+    <w:rsid w:val="2FA0E3F9"/>
     <w:rsid w:val="3050458C"/>
     <w:rsid w:val="309366EC"/>
     <w:rsid w:val="316E85B0"/>
     <w:rsid w:val="3198CCB0"/>
     <w:rsid w:val="31F20478"/>
     <w:rsid w:val="325BF96C"/>
     <w:rsid w:val="3286EDA9"/>
     <w:rsid w:val="3290E26E"/>
+    <w:rsid w:val="32DB8C02"/>
     <w:rsid w:val="33148587"/>
     <w:rsid w:val="3358BC0E"/>
     <w:rsid w:val="3370FD60"/>
+    <w:rsid w:val="3437B75A"/>
     <w:rsid w:val="347BD4CD"/>
     <w:rsid w:val="34C72A3E"/>
     <w:rsid w:val="34D06E24"/>
     <w:rsid w:val="35026D3C"/>
     <w:rsid w:val="352CD22D"/>
     <w:rsid w:val="35973CE2"/>
     <w:rsid w:val="36190F3E"/>
     <w:rsid w:val="3624DF4C"/>
     <w:rsid w:val="36FB56F4"/>
     <w:rsid w:val="36FCBA70"/>
     <w:rsid w:val="3713F271"/>
     <w:rsid w:val="37645391"/>
     <w:rsid w:val="37A1F18B"/>
     <w:rsid w:val="384CF438"/>
     <w:rsid w:val="385F4FB2"/>
     <w:rsid w:val="38C428F4"/>
     <w:rsid w:val="38F96E0B"/>
     <w:rsid w:val="391CBC1D"/>
     <w:rsid w:val="39524A7E"/>
     <w:rsid w:val="39923BC4"/>
     <w:rsid w:val="39A18F41"/>
     <w:rsid w:val="39E8C499"/>
     <w:rsid w:val="3A57A30B"/>
     <w:rsid w:val="3A6F0500"/>
     <w:rsid w:val="3ADFA8B9"/>
     <w:rsid w:val="3B0528D4"/>
     <w:rsid w:val="3B2AC8BD"/>
     <w:rsid w:val="3B6C96A3"/>
+    <w:rsid w:val="3BC0F254"/>
+    <w:rsid w:val="3BC22C99"/>
     <w:rsid w:val="3BE57BB3"/>
     <w:rsid w:val="3C137E13"/>
     <w:rsid w:val="3C1FFA25"/>
     <w:rsid w:val="3C21D2AF"/>
     <w:rsid w:val="3CBADD27"/>
     <w:rsid w:val="3CD0B205"/>
+    <w:rsid w:val="3D512656"/>
     <w:rsid w:val="3D661C17"/>
     <w:rsid w:val="3D86B94F"/>
     <w:rsid w:val="3DE41510"/>
     <w:rsid w:val="3EBBBA1C"/>
     <w:rsid w:val="3EE130A4"/>
     <w:rsid w:val="3F0204E5"/>
     <w:rsid w:val="3F771779"/>
     <w:rsid w:val="3FF16E7D"/>
     <w:rsid w:val="3FFE6269"/>
     <w:rsid w:val="400402E9"/>
     <w:rsid w:val="404EC9FB"/>
     <w:rsid w:val="4112E7DA"/>
     <w:rsid w:val="4144FF41"/>
+    <w:rsid w:val="4183D795"/>
     <w:rsid w:val="4194AFF9"/>
     <w:rsid w:val="41C7A575"/>
     <w:rsid w:val="41D673F4"/>
     <w:rsid w:val="42342040"/>
     <w:rsid w:val="42446698"/>
+    <w:rsid w:val="424E9625"/>
     <w:rsid w:val="426E02A3"/>
     <w:rsid w:val="429F85AC"/>
+    <w:rsid w:val="42B241B9"/>
     <w:rsid w:val="43137E4A"/>
     <w:rsid w:val="436A84E9"/>
     <w:rsid w:val="44017617"/>
     <w:rsid w:val="4444546C"/>
     <w:rsid w:val="446757CC"/>
     <w:rsid w:val="449ACA94"/>
     <w:rsid w:val="44D7736D"/>
     <w:rsid w:val="4575665D"/>
     <w:rsid w:val="457E1F36"/>
     <w:rsid w:val="45D24F46"/>
     <w:rsid w:val="460DABE4"/>
     <w:rsid w:val="4614750F"/>
+    <w:rsid w:val="4633B3BA"/>
     <w:rsid w:val="464AC130"/>
+    <w:rsid w:val="4764B696"/>
     <w:rsid w:val="4794C719"/>
     <w:rsid w:val="47A516FD"/>
     <w:rsid w:val="47F366D0"/>
     <w:rsid w:val="483C52D5"/>
     <w:rsid w:val="48855063"/>
     <w:rsid w:val="48CB4371"/>
     <w:rsid w:val="48FF3DF1"/>
     <w:rsid w:val="490CBF0E"/>
     <w:rsid w:val="4951E961"/>
     <w:rsid w:val="495F979C"/>
     <w:rsid w:val="496F5B7C"/>
     <w:rsid w:val="49CAF596"/>
     <w:rsid w:val="4A00DF95"/>
     <w:rsid w:val="4A37DA74"/>
     <w:rsid w:val="4AA0DD46"/>
+    <w:rsid w:val="4AA4B377"/>
     <w:rsid w:val="4AB4D9A9"/>
     <w:rsid w:val="4AE383A7"/>
     <w:rsid w:val="4AE76B04"/>
     <w:rsid w:val="4B3C9A73"/>
     <w:rsid w:val="4B7F1694"/>
     <w:rsid w:val="4C106400"/>
     <w:rsid w:val="4CB23220"/>
     <w:rsid w:val="4D35A7F0"/>
     <w:rsid w:val="4D4086D7"/>
     <w:rsid w:val="4DA655D1"/>
     <w:rsid w:val="4DDD6C94"/>
     <w:rsid w:val="4E8B25B0"/>
+    <w:rsid w:val="4EB4F2B4"/>
+    <w:rsid w:val="4F88A202"/>
     <w:rsid w:val="4FBC3D35"/>
     <w:rsid w:val="506FEF66"/>
     <w:rsid w:val="50B61FD3"/>
     <w:rsid w:val="512B438E"/>
+    <w:rsid w:val="51332D07"/>
     <w:rsid w:val="5137B7B6"/>
     <w:rsid w:val="51690BC4"/>
     <w:rsid w:val="5196FDBC"/>
     <w:rsid w:val="51C5F808"/>
     <w:rsid w:val="51E2CBDA"/>
     <w:rsid w:val="5251B9D0"/>
     <w:rsid w:val="5264A974"/>
     <w:rsid w:val="52696EE3"/>
     <w:rsid w:val="5273B443"/>
     <w:rsid w:val="5277CA79"/>
     <w:rsid w:val="52BE8208"/>
     <w:rsid w:val="52DB9625"/>
     <w:rsid w:val="52EF4E90"/>
     <w:rsid w:val="534C28D5"/>
     <w:rsid w:val="53F7A74C"/>
+    <w:rsid w:val="5423331F"/>
     <w:rsid w:val="54A6CC21"/>
     <w:rsid w:val="54C43300"/>
+    <w:rsid w:val="54F3F304"/>
     <w:rsid w:val="5559E1B2"/>
     <w:rsid w:val="5579A708"/>
+    <w:rsid w:val="557BC47D"/>
     <w:rsid w:val="55B410FA"/>
     <w:rsid w:val="55E26A10"/>
     <w:rsid w:val="562FC930"/>
     <w:rsid w:val="5684F6AF"/>
     <w:rsid w:val="56875582"/>
     <w:rsid w:val="56A9C59A"/>
     <w:rsid w:val="56D8F4E9"/>
     <w:rsid w:val="57322441"/>
     <w:rsid w:val="573407B9"/>
     <w:rsid w:val="57530873"/>
     <w:rsid w:val="57811E04"/>
     <w:rsid w:val="57F84FC3"/>
     <w:rsid w:val="5820C710"/>
     <w:rsid w:val="58ECA519"/>
     <w:rsid w:val="590CDD19"/>
+    <w:rsid w:val="5912BEBE"/>
     <w:rsid w:val="59344CF0"/>
     <w:rsid w:val="59496B50"/>
     <w:rsid w:val="59942024"/>
     <w:rsid w:val="5998EBC8"/>
     <w:rsid w:val="59FFD58D"/>
     <w:rsid w:val="5A1B1089"/>
     <w:rsid w:val="5AD2AB50"/>
     <w:rsid w:val="5B0B2931"/>
     <w:rsid w:val="5B58258C"/>
     <w:rsid w:val="5B6FE1FB"/>
     <w:rsid w:val="5BFE7DB2"/>
     <w:rsid w:val="5C163EFB"/>
     <w:rsid w:val="5CA0D262"/>
     <w:rsid w:val="5CCBC0E6"/>
     <w:rsid w:val="5CE1AAA2"/>
     <w:rsid w:val="5D82173D"/>
     <w:rsid w:val="5D840B23"/>
+    <w:rsid w:val="5D9065DF"/>
     <w:rsid w:val="5DCE9988"/>
     <w:rsid w:val="5DCFF27E"/>
     <w:rsid w:val="5E50F6B7"/>
     <w:rsid w:val="5E545A6C"/>
     <w:rsid w:val="5E79D767"/>
     <w:rsid w:val="5EF94394"/>
     <w:rsid w:val="5F1311C2"/>
     <w:rsid w:val="5F4B1D8B"/>
     <w:rsid w:val="5F7D75B6"/>
     <w:rsid w:val="5FDC34CE"/>
     <w:rsid w:val="6000CAF3"/>
     <w:rsid w:val="600F9E83"/>
     <w:rsid w:val="6022AC1A"/>
+    <w:rsid w:val="6070C871"/>
     <w:rsid w:val="60C08278"/>
     <w:rsid w:val="614733D3"/>
     <w:rsid w:val="619F3209"/>
     <w:rsid w:val="61B15C51"/>
     <w:rsid w:val="62097BA1"/>
     <w:rsid w:val="620BBE3F"/>
     <w:rsid w:val="6245DBCD"/>
     <w:rsid w:val="62701090"/>
     <w:rsid w:val="62B2B6C4"/>
     <w:rsid w:val="6302A62E"/>
     <w:rsid w:val="632FE0AC"/>
     <w:rsid w:val="633933E1"/>
     <w:rsid w:val="638134F6"/>
     <w:rsid w:val="63C184FA"/>
     <w:rsid w:val="63C97963"/>
     <w:rsid w:val="63CCE3F5"/>
     <w:rsid w:val="63E3570C"/>
     <w:rsid w:val="64C03EB6"/>
     <w:rsid w:val="64CB4DCB"/>
     <w:rsid w:val="64D063EC"/>
     <w:rsid w:val="651B35D9"/>
     <w:rsid w:val="65B63750"/>
     <w:rsid w:val="65C44A5B"/>
     <w:rsid w:val="66091BD5"/>
     <w:rsid w:val="6653BCEA"/>
     <w:rsid w:val="66AA9FFE"/>
     <w:rsid w:val="66C6126B"/>
     <w:rsid w:val="672314C9"/>
     <w:rsid w:val="675EAF01"/>
     <w:rsid w:val="67CC1B7E"/>
+    <w:rsid w:val="67E3288A"/>
     <w:rsid w:val="68C9619F"/>
+    <w:rsid w:val="68F7BB7A"/>
+    <w:rsid w:val="690FDC1C"/>
     <w:rsid w:val="6971E7B2"/>
     <w:rsid w:val="69860C6A"/>
     <w:rsid w:val="69BBD6CF"/>
+    <w:rsid w:val="6A251A55"/>
     <w:rsid w:val="6A4F9FD4"/>
+    <w:rsid w:val="6A557996"/>
     <w:rsid w:val="6B1A3FD7"/>
     <w:rsid w:val="6B880C98"/>
     <w:rsid w:val="6C431B47"/>
     <w:rsid w:val="6C5A0E40"/>
     <w:rsid w:val="6C7A0769"/>
     <w:rsid w:val="6C87915C"/>
     <w:rsid w:val="6C9DC639"/>
+    <w:rsid w:val="6D4AFA9A"/>
     <w:rsid w:val="6E59E234"/>
     <w:rsid w:val="6E8F47F2"/>
     <w:rsid w:val="6F3D5585"/>
     <w:rsid w:val="6F9F4DFE"/>
     <w:rsid w:val="6FF69C92"/>
     <w:rsid w:val="700DFD8C"/>
     <w:rsid w:val="702B4D93"/>
     <w:rsid w:val="70405E4D"/>
     <w:rsid w:val="70901EBB"/>
     <w:rsid w:val="709D9E7F"/>
     <w:rsid w:val="70B5D9D2"/>
     <w:rsid w:val="70EC9540"/>
     <w:rsid w:val="70EE1C68"/>
     <w:rsid w:val="71056523"/>
     <w:rsid w:val="71D934F6"/>
     <w:rsid w:val="72203631"/>
     <w:rsid w:val="72218C40"/>
     <w:rsid w:val="729B3B85"/>
     <w:rsid w:val="734990B8"/>
     <w:rsid w:val="735913BA"/>
     <w:rsid w:val="735B4487"/>
     <w:rsid w:val="73B48F0B"/>
+    <w:rsid w:val="73DEE564"/>
     <w:rsid w:val="73E75363"/>
     <w:rsid w:val="73F86995"/>
     <w:rsid w:val="744D8992"/>
     <w:rsid w:val="74C493E0"/>
     <w:rsid w:val="74D1952E"/>
     <w:rsid w:val="751B1759"/>
+    <w:rsid w:val="75970B4E"/>
     <w:rsid w:val="75A56E3A"/>
     <w:rsid w:val="75EC3E57"/>
     <w:rsid w:val="7633CCC8"/>
     <w:rsid w:val="76983E14"/>
+    <w:rsid w:val="76A46BB0"/>
     <w:rsid w:val="76ADACBC"/>
     <w:rsid w:val="76E7C965"/>
     <w:rsid w:val="770434E3"/>
     <w:rsid w:val="77047D84"/>
     <w:rsid w:val="7766E773"/>
     <w:rsid w:val="77746ABB"/>
     <w:rsid w:val="7798CD84"/>
     <w:rsid w:val="77ABC3A6"/>
     <w:rsid w:val="781B9C71"/>
     <w:rsid w:val="7823ED90"/>
+    <w:rsid w:val="784E87E9"/>
     <w:rsid w:val="786EF66B"/>
     <w:rsid w:val="78B7742D"/>
     <w:rsid w:val="78F360B4"/>
     <w:rsid w:val="796A6256"/>
     <w:rsid w:val="79B14F27"/>
     <w:rsid w:val="79D0E53C"/>
     <w:rsid w:val="7A468D93"/>
     <w:rsid w:val="7A5C8ED5"/>
     <w:rsid w:val="7AA3CF8C"/>
     <w:rsid w:val="7ABB517F"/>
     <w:rsid w:val="7AFCF78E"/>
     <w:rsid w:val="7B32A1C0"/>
     <w:rsid w:val="7B66867C"/>
     <w:rsid w:val="7BC6A442"/>
     <w:rsid w:val="7C00E8D6"/>
     <w:rsid w:val="7CF8D93B"/>
     <w:rsid w:val="7D05B8F8"/>
     <w:rsid w:val="7D08EDD4"/>
     <w:rsid w:val="7D403803"/>
     <w:rsid w:val="7D65213D"/>
     <w:rsid w:val="7D725094"/>
+    <w:rsid w:val="7DD00172"/>
     <w:rsid w:val="7DF97A6F"/>
     <w:rsid w:val="7E16D920"/>
     <w:rsid w:val="7E1A03E4"/>
     <w:rsid w:val="7E9F840C"/>
     <w:rsid w:val="7EB3D62F"/>
+    <w:rsid w:val="7ECDE837"/>
     <w:rsid w:val="7ED6973C"/>
     <w:rsid w:val="7EDA6498"/>
     <w:rsid w:val="7F5C2DF0"/>
     <w:rsid w:val="7FB2A8B9"/>
+    <w:rsid w:val="7FB633F7"/>
+    <w:rsid w:val="7FD30398"/>
     <w:rsid w:val="7FDD436E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0259FD54"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{41A77424-E7ED-40DA-A063-EB182B9868F7}"/>
+  <w15:docId w15:val="{CEE2DF06-1637-4CBF-ABEB-102D43E451E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15370,51 +15869,51 @@
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zva.gov.lv/zvais/zalu-registrs/?lang=lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/11215-vakcinacijas-noteikumi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zva.gov.lv/zvais/zalu-registrs/?lang=lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{A672982C-28CB-4E96-91C0-42D0CA47EC43}">
     <t:Anchor>
       <t:Comment id="2096112363"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{056DCFE6-BF5C-4B4F-9843-DF0D4B8A91FC}" time="2025-10-01T06:50:07.958Z">
         <t:Attribution userId="S::linda.krauze@spkc.gov.lv::6ecf6866-f700-47a3-a2c9-b106f3cd9a0d" userProvider="AD" userName="Linda Krauze"/>
         <t:Anchor>
           <t:Comment id="2096112363"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{0DFC52E6-FB1E-48ED-8994-8C1535BC4745}" time="2025-10-01T06:50:07.958Z">
         <t:Attribution userId="S::linda.krauze@spkc.gov.lv::6ecf6866-f700-47a3-a2c9-b106f3cd9a0d" userProvider="AD" userName="Linda Krauze"/>
         <t:Anchor>
           <t:Comment id="2096112363"/>
         </t:Anchor>
         <t:Assign userId="S::armins.kalnins@spkc.gov.lv::e676bf78-3260-4f45-ae98-c8ea33d861a3" userProvider="AD" userName="Armīns Kalniņš"/>
       </t:Event>
       <t:Event id="{69CD8814-21F9-4034-9208-ADFFFC93C255}" time="2025-10-01T06:50:07.958Z">
         <t:Attribution userId="S::linda.krauze@spkc.gov.lv::6ecf6866-f700-47a3-a2c9-b106f3cd9a0d" userProvider="AD" userName="Linda Krauze"/>
@@ -16001,62 +16500,300 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8568B403-3852-4B5B-A684-D2D3B11A8D45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>5428</Characters>
+  <Pages>7</Pages>
+  <Words>7446</Words>
+  <Characters>4245</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14920</CharactersWithSpaces>
+  <CharactersWithSpaces>11668</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="78" baseType="variant">
+      <vt:variant>
+        <vt:i4>6422631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.spkc.gov.lv/lv/vakcinacija</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832738</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:vakcinas@spkc.gov.lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196688</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eveseliba.gov.lv/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242452745</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242452744</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242452743</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242452742</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242452741</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242452740</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242452739</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242452738</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5505095</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://likumi.lv/ta/id/11215-vakcinacijas-noteikumi</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752553</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.zva.gov.lv/zvais/zalu-registrs/?lang=lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Larisa Savrasova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BD060BB6384855488F87B85B2E0635F1</vt:lpwstr>
   </property>