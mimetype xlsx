--- v0 (2025-10-07)
+++ v1 (2026-05-11)
@@ -1,607 +1,1142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64524375-5E83-429B-98B3-B71418952251}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
+  <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E701A22E-6254-48D0-A31F-E8E70AB5BB2C}"/>
+    <workbookView windowWidth="18350" windowHeight="6200"/>
   </bookViews>
   <sheets>
     <sheet name="koordinatori" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="54">
+  <si>
+    <t>Nr.p.k.</t>
+  </si>
   <si>
     <t>SPKC struktūrvienība </t>
   </si>
   <si>
     <t>Vārds, uzvārds </t>
   </si>
   <si>
     <t>Amats </t>
   </si>
   <si>
     <t>fiksētais telefons</t>
   </si>
   <si>
     <t>e-pasts</t>
   </si>
   <si>
     <t>SPKC Rīgas reģionālā nodaļa</t>
   </si>
   <si>
     <t>Jeļena Fjodorova</t>
   </si>
   <si>
     <t>Vecākā epidemioloģe</t>
   </si>
   <si>
     <t>jelena.fjodorova@spkc.gov.lv</t>
   </si>
   <si>
-    <t>Jeļena Šmačko</t>
+    <t>Kristīne Zeimule</t>
   </si>
   <si>
     <t>Epidemioloģe</t>
   </si>
   <si>
-    <t>jelena.smacko@spkc.gov.lv</t>
-[...4 lines deleted...]
-  <si>
     <t>kristine.zeimule@spkc.gov.lv</t>
   </si>
   <si>
     <t>Liāna Kuckāja</t>
   </si>
   <si>
     <t>liana.kuckaja@spkc.gov.lv</t>
   </si>
   <si>
     <t>Margarita Maksimova</t>
   </si>
   <si>
     <t>margarita.maksimova@spkc.gov.lv</t>
   </si>
   <si>
-    <t>orina.gorsanova@spkc.gov.lv</t>
+    <t>Orina Bule</t>
+  </si>
+  <si>
+    <t>orina.bule@spkc.gov.lv</t>
   </si>
   <si>
     <t>Silvija Skubaka</t>
   </si>
   <si>
     <t>silvija.skubaka@spkc.gov.lv</t>
   </si>
   <si>
     <t>Zane Volberga</t>
   </si>
   <si>
     <t>zane.volberga@spkc.gov.lv</t>
   </si>
   <si>
     <t>SPKC Vidzemes reģionālā nodaļa - Valmiera</t>
   </si>
   <si>
     <t>Aina Muskova</t>
   </si>
   <si>
     <t>aina.muskova@spkc.gov.lv</t>
   </si>
   <si>
     <t>Areta Vītola</t>
   </si>
   <si>
     <t>areta.vitola@spkc.gov.lv</t>
   </si>
   <si>
     <t>SPKC Kurzemes reģionālā nodaļa - Liepāja</t>
   </si>
   <si>
     <t>Ieva Vītola</t>
   </si>
   <si>
     <t>ieva.vitola@spkc.gov.lv</t>
   </si>
   <si>
     <t>Lonita Bumbule</t>
   </si>
   <si>
     <t>Sabiedrības veselības organizatore</t>
   </si>
   <si>
     <t>lonita.bumbule@spkc.gov.lv</t>
   </si>
   <si>
+    <t>Vita Šešunova</t>
+  </si>
+  <si>
+    <t>vita.sesunova@spkc.gov.lv</t>
+  </si>
+  <si>
+    <t>SPKC Kurzemes reģionālā nodaļa - Ventspils</t>
+  </si>
+  <si>
+    <t>Jeļena Mundeciema</t>
+  </si>
+  <si>
+    <t>jelena.mundeciema@spkc.gov.lv</t>
+  </si>
+  <si>
+    <t>SPKC Latgales reģionālā nodaļa - Daugavpils</t>
+  </si>
+  <si>
+    <t>Nonna Vološčuka</t>
+  </si>
+  <si>
+    <t>nonna.voloscuka@spkc.gov.lv</t>
+  </si>
+  <si>
+    <t>Žanna Kondrovska</t>
+  </si>
+  <si>
+    <t>zanna.kondrovska@spkc.gov.lv</t>
+  </si>
+  <si>
     <t>SPKC Latgales reģionālā nodaļa - Rēzekne</t>
   </si>
   <si>
     <t>Ilga Marejeva</t>
   </si>
   <si>
     <t>ilga.marejeva@spkc.gov.lv</t>
   </si>
   <si>
     <t>SPKC Zemgales reģionālā nodaļa - Jelgava</t>
   </si>
   <si>
     <t>Irina Antoņenko</t>
   </si>
   <si>
     <t>irina.antonenko@spkc.gov.lv</t>
   </si>
   <si>
-    <t>SPKC Kurzemes reģionālā nodaļa - Ventspils</t>
-[...16 lines deleted...]
-  <si>
     <t>SPKC Zemgales reģionālā nodaļa - Jēkabpils</t>
   </si>
   <si>
     <t>Svetlana Počajeveca</t>
   </si>
   <si>
     <t>Vecākā sabiedrības veselības organizatore</t>
   </si>
   <si>
     <t>svetlana.pocajeveca@spkc.gov.lv</t>
-  </si>
-[...16 lines deleted...]
-    <t>Orina Bule</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
+  <numFmts count="4">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF4472C4"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <family val="1"/>
+      <charset val="134"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="49">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Percent" xfId="3" builtinId="5"/>
+    <cellStyle name="Comma [0]" xfId="4" builtinId="6"/>
+    <cellStyle name="Currency [0]" xfId="5" builtinId="7"/>
+    <cellStyle name="Link" xfId="6" builtinId="8"/>
+    <cellStyle name="Followed Hyperlink" xfId="7" builtinId="9"/>
+    <cellStyle name="Note" xfId="8" builtinId="10"/>
+    <cellStyle name="Warning Text" xfId="9" builtinId="11"/>
+    <cellStyle name="Title" xfId="10" builtinId="15"/>
+    <cellStyle name="Explanatory Text" xfId="11" builtinId="53"/>
+    <cellStyle name="Heading 1" xfId="12" builtinId="16"/>
+    <cellStyle name="Heading 2" xfId="13" builtinId="17"/>
+    <cellStyle name="Heading 3" xfId="14" builtinId="18"/>
+    <cellStyle name="Heading 4" xfId="15" builtinId="19"/>
+    <cellStyle name="Input" xfId="16" builtinId="20"/>
+    <cellStyle name="Output" xfId="17" builtinId="21"/>
+    <cellStyle name="Calculation" xfId="18" builtinId="22"/>
+    <cellStyle name="Check Cell" xfId="19" builtinId="23"/>
+    <cellStyle name="Linked Cell" xfId="20" builtinId="24"/>
+    <cellStyle name="Total" xfId="21" builtinId="25"/>
+    <cellStyle name="Good" xfId="22" builtinId="26"/>
+    <cellStyle name="Bad" xfId="23" builtinId="27"/>
+    <cellStyle name="Neutral" xfId="24" builtinId="28"/>
+    <cellStyle name="Accent1" xfId="25" builtinId="29"/>
+    <cellStyle name="20% - Accent1" xfId="26" builtinId="30"/>
+    <cellStyle name="40% - Accent1" xfId="27" builtinId="31"/>
+    <cellStyle name="60% - Accent1" xfId="28" builtinId="32"/>
+    <cellStyle name="Accent2" xfId="29" builtinId="33"/>
+    <cellStyle name="20% - Accent2" xfId="30" builtinId="34"/>
+    <cellStyle name="40% - Accent2" xfId="31" builtinId="35"/>
+    <cellStyle name="60% - Accent2" xfId="32" builtinId="36"/>
+    <cellStyle name="Accent3" xfId="33" builtinId="37"/>
+    <cellStyle name="20% - Accent3" xfId="34" builtinId="38"/>
+    <cellStyle name="40% - Accent3" xfId="35" builtinId="39"/>
+    <cellStyle name="60% - Accent3" xfId="36" builtinId="40"/>
+    <cellStyle name="Accent4" xfId="37" builtinId="41"/>
+    <cellStyle name="20% - Accent4" xfId="38" builtinId="42"/>
+    <cellStyle name="40% - Accent4" xfId="39" builtinId="43"/>
+    <cellStyle name="60% - Accent4" xfId="40" builtinId="44"/>
+    <cellStyle name="Accent5" xfId="41" builtinId="45"/>
+    <cellStyle name="20% - Accent5" xfId="42" builtinId="46"/>
+    <cellStyle name="40% - Accent5" xfId="43" builtinId="47"/>
+    <cellStyle name="60% - Accent5" xfId="44" builtinId="48"/>
+    <cellStyle name="Accent6" xfId="45" builtinId="49"/>
+    <cellStyle name="20% - Accent6" xfId="46" builtinId="50"/>
+    <cellStyle name="40% - Accent6" xfId="47" builtinId="51"/>
+    <cellStyle name="60% - Accent6" xfId="48" builtinId="52"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="3">
     <dxf>
       <font>
+        <name val="Times New Roman"/>
+        <scheme val="none"/>
+        <family val="1"/>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-[...2 lines deleted...]
-        <shadow val="0"/>
         <u val="none"/>
-        <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color rgb="FF4472C4"/>
-[...2 lines deleted...]
-        <scheme val="none"/>
+        <color rgb="FF000000"/>
       </font>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" wrapText="1"/>
     </dxf>
     <dxf>
       <font>
+        <name val="Times New Roman"/>
+        <scheme val="none"/>
+        <family val="1"/>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-[...2 lines deleted...]
-        <shadow val="0"/>
         <u val="none"/>
-        <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF4472C4"/>
-        <name val="Times New Roman"/>
-[...1 lines deleted...]
-        <scheme val="none"/>
       </font>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" wrapText="1"/>
     </dxf>
     <dxf>
       <font>
+        <name val="Times New Roman"/>
+        <scheme val="none"/>
+        <family val="1"/>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-[...2 lines deleted...]
-        <shadow val="0"/>
         <u val="none"/>
-        <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...2 lines deleted...]
-        <scheme val="none"/>
+        <color rgb="FF4472C4"/>
       </font>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" wrapText="1"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{19B8DDFA-1BCA-414B-84B6-04AF51CD4A24}" name="Table2" displayName="Table2" ref="B1:F20" totalsRowShown="0" headerRowDxfId="3">
-[...1 lines deleted...]
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:F20">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table2" displayName="Table2" ref="B1:F19" totalsRowShown="0">
+  <autoFilter xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData" ref="B1:F19" etc:filterBottomFollowUsedRange="0"/>
+  <sortState ref="B1:F19">
     <sortCondition ref="B2:B20"/>
   </sortState>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{9876E8D3-95B3-441B-9BE8-941ED44AD219}" name="SPKC struktūrvienība " dataDxfId="2"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{72E2E559-0E7D-46F4-A1E5-F42A365DB0C7}" name="e-pasts"/>
+    <tableColumn id="1" name="SPKC struktūrvienība " dataDxfId="0"/>
+    <tableColumn id="2" name="Vārds, uzvārds " dataDxfId="1"/>
+    <tableColumn id="3" name="Amats " dataDxfId="2"/>
+    <tableColumn id="5" name="fiksētais telefons"/>
+    <tableColumn id="6" name="e-pasts"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -699,521 +1234,496 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lonita.bumbule@spkc.gov.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vita.sesunova@spkc.gov.lv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristine.zeimule@spkc.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orina.bule@spkc.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lonita.bumbule@spkc.gov.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vita.sesunova@spkc.gov.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristine.zeimule@spkc.gov.lv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4032B8E0-BFB3-41A6-B60E-C534CEBED671}">
-  <dimension ref="A1:F29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+  <sheetPr/>
+  <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.5" outlineLevelCol="5"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="7"/>
+    <col min="1" max="1" width="9.13636363636364" style="1"/>
     <col min="2" max="2" width="47" customWidth="1"/>
-    <col min="3" max="3" width="20.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7090909090909" customWidth="1"/>
+    <col min="4" max="4" width="35.1363636363636" customWidth="1"/>
+    <col min="5" max="5" width="9.85454545454546" customWidth="1"/>
+    <col min="6" max="6" width="30.8545454545455" customWidth="1"/>
+    <col min="7" max="7" width="9.85454545454546" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="28.5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="6" t="s">
+    <row r="1" ht="28" spans="1:6">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="7">
+      <c r="F1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="C2" s="5" t="s">
         <v>7</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>8</v>
       </c>
       <c r="E2">
         <v>67081579</v>
       </c>
       <c r="F2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="1">
+        <v>3</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3">
+        <v>67081559</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="1">
+        <v>4</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4">
+        <v>67081579</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="1">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5">
+        <v>67387684</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="1">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6">
+        <v>62102800</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="1">
+        <v>7</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="E7">
+        <v>67081516</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" ht="17.1" customHeight="1" spans="1:6">
+      <c r="A8" s="1">
+        <v>8</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>67081629</v>
+      </c>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" ht="17.1" customHeight="1" spans="1:6">
+      <c r="A9" s="1">
         <v>9</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="B9" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>64281131</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" ht="17.1" customHeight="1" spans="1:6">
+      <c r="A10" s="1">
         <v>10</v>
-      </c>
-[...129 lines deleted...]
-        <v>9</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="C10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>11</v>
       </c>
       <c r="E10">
         <v>64281131</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        <v>10</v>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" ht="17.1" customHeight="1" spans="1:6">
+      <c r="A11" s="1">
+        <v>11</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>28</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>11</v>
       </c>
       <c r="E11">
-        <v>64281131</v>
+        <v>63424598</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        <v>11</v>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="1">
+        <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="C12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>32</v>
       </c>
       <c r="E12">
         <v>63424598</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-        <v>12</v>
+      <c r="F12" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="1">
+        <v>13</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="C13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>8</v>
       </c>
       <c r="E13">
         <v>63424598</v>
       </c>
-      <c r="F13" s="5" t="s">
-[...5 lines deleted...]
-        <v>13</v>
+      <c r="F13" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="1">
+        <v>14</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14">
+        <v>63622454</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="1">
+        <v>15</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15">
+        <v>65451489</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="1">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16">
+        <v>65437628</v>
+      </c>
+      <c r="F16" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="1">
+        <v>17</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17">
+        <v>64624237</v>
+      </c>
+      <c r="F17" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="1">
+        <v>18</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18">
+        <v>63022674</v>
+      </c>
+      <c r="F18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" ht="14.45" customHeight="1" spans="1:6">
+      <c r="A19" s="1">
+        <v>19</v>
+      </c>
+      <c r="B19" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="5" t="s">
+      <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
-    </row>
-[...47 lines deleted...]
-      <c r="C17" s="2" t="s">
+      <c r="D19" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D17" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="E19" s="8">
+        <v>65220145</v>
+      </c>
+      <c r="F19" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-    <row r="29" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" ht="58.5" customHeight="1"/>
+    <row r="23" ht="57.95" customHeight="1"/>
+    <row r="26" ht="57.95" customHeight="1"/>
+    <row r="27" ht="29.1" customHeight="1"/>
+    <row r="28" ht="43.5" customHeight="1"/>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F4" r:id="rId1" xr:uid="{71705023-0C91-47B8-923E-E7DFDB83A711}"/>
-[...1 lines deleted...]
-    <hyperlink ref="F13" r:id="rId3" xr:uid="{19C2E05B-BA05-4FEB-A9EB-5F177F87F121}"/>
+    <hyperlink ref="F3" r:id="rId2" display="kristine.zeimule@spkc.gov.lv"/>
+    <hyperlink ref="F13" r:id="rId3" display="vita.sesunova@spkc.gov.lv"/>
+    <hyperlink ref="F12" r:id="rId4" display="lonita.bumbule@spkc.gov.lv"/>
+    <hyperlink ref="F6" r:id="rId5" display="orina.bule@spkc.gov.lv"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId4"/>
+  <pageSetup paperSize="1" orientation="portrait"/>
+  <headerFooter/>
   <tableParts count="1">
-    <tablePart r:id="rId5"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
-  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>koordinatori</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-[...5 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Armīns Kalniņš</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>3E49E5A598004781B6B4248B54D5BC6A_12</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.1.0.25242</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
+  </property>
+</Properties>
+</file>