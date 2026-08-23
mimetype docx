--- v1 (2026-03-20)
+++ v2 (2026-08-23)
@@ -2692,87 +2692,95 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="26CFC24A" w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28FC32B0" w14:textId="7B8548E1" w:rsidR="006B4702" w:rsidRPr="000D1C1E" w:rsidRDefault="1A35AC04" w:rsidP="4FF78E37">
+          <w:p w14:paraId="28FC32B0" w14:textId="7B8548E1" w:rsidR="006B4702" w:rsidRDefault="1A35AC04" w:rsidP="4FF78E37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A822BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+              </w:rPr>
+              <w:t>06.08.202</w:t>
+            </w:r>
+            <w:r w:rsidR="5C35BF5A" w:rsidRPr="00A822BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>06.08.202</w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D8C54B4" w14:textId="6660D955" w:rsidR="006B4702" w:rsidRPr="000D1C1E" w:rsidRDefault="006B4702" w:rsidP="0E93D195">
+          <w:p w14:paraId="3D8C54B4" w14:textId="3C6B2021" w:rsidR="006B4702" w:rsidRPr="00A822BB" w:rsidRDefault="00A822BB" w:rsidP="00A822BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A822BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>13.08.2026.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B9A459F" w14:textId="7FD027D9" w:rsidR="006B4702" w:rsidRPr="00275515" w:rsidRDefault="006B4702" w:rsidP="0E93D195">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>AMB031.Ambulatoro apmeklējumu skaits pie ārstiem un ārsta palīgiem, vecmātēm un medicīnas māsām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B4702" w:rsidRPr="00230624" w14:paraId="4DB402F3" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
@@ -2967,76 +2975,96 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2B5C208D" w14:textId="645C934D" w:rsidR="006B4702" w:rsidRPr="000D1C1E" w:rsidRDefault="006B4702" w:rsidP="00B7369C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="085981AA" w14:textId="4249B5DB" w:rsidR="006B4702" w:rsidRPr="000D1C1E" w:rsidRDefault="1A35AC04" w:rsidP="4FF78E37">
+          <w:p w14:paraId="38C3B749" w14:textId="77777777" w:rsidR="006B4702" w:rsidRDefault="1A35AC04" w:rsidP="4FF78E37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A822BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
               </w:rPr>
               <w:t>06.08.202</w:t>
             </w:r>
-            <w:r w:rsidR="3DC3DC81" w:rsidRPr="4FF78E37">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="3DC3DC81" w:rsidRPr="00A822BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="4FF78E37">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00A822BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="085981AA" w14:textId="145282A8" w:rsidR="00A822BB" w:rsidRPr="00A822BB" w:rsidRDefault="00A822BB" w:rsidP="00A822BB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A822BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>13.08.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CD01253" w14:textId="4C326EB1" w:rsidR="006B4702" w:rsidRPr="00275515" w:rsidRDefault="006B4702" w:rsidP="0E93D195">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>AMB050.Fizikālās medicīnas, rehabilitācijas un diagnostisko nodaļu darbs ambulatorās medicīniskās palīdzības iestādēs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B4702" w:rsidRPr="00230624" w14:paraId="1ED717A5" w14:textId="77777777" w:rsidTr="7036884B">
@@ -4980,50 +5008,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ONKO040. Reģistrā uzņemto ļaundabīgo audzēju gadījumu skaits sadalījumā pa lokalizācijām un stadijām diagnozes noteikšanas brīdī, neieskaitot gadījumus, kad diagnoze noteikta pēc nāves; neieskaitot gadījumus, kad diagnoze noteikta pēc nāves, %;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B0E8B7D" w14:textId="0C51EB2B" w:rsidR="005744EA" w:rsidRPr="00A47AEE" w:rsidRDefault="00734E3E" w:rsidP="00734E3E">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ONKO070. Gada beigās reģistrā esošo gadījumu skaits ar ļaundabīga audzēja diagnozi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="00D41896" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="892"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="78580F75" w14:textId="230FD719" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5648,11030 +5677,9579 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211667">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00944AF8" w:rsidRPr="00211667">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B490A6" w14:textId="0306315B" w:rsidR="005744EA" w:rsidRPr="00211667" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4D28768E" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211667">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00211667" w:rsidRPr="00211667">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00211667" w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00211667">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.07.202</w:t>
             </w:r>
-            <w:r w:rsidR="00211667" w:rsidRPr="00211667">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00211667" w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="321DE9C7" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00E52F5E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+            <w:r w:rsidR="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28B490A6" w14:textId="7C932F9C" w:rsidR="00190004" w:rsidRPr="00190004" w:rsidRDefault="00190004" w:rsidP="005744EA">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E93D195">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>PUT010. Pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa reģioniem un diagnožu grupām;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C775F9E" w14:textId="5F4B6F46" w:rsidR="005744EA" w:rsidRPr="00E52F5E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>Sakarā ar datu aprēķina metodes maiņu tiks precizēts publicēšanas datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="321DE9C7" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00E52F5E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>PUT011. Pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa diagnozēm;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="409E36FB" w14:textId="4A7E72D1" w:rsidR="005744EA" w:rsidRPr="00E52F5E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>PUT010. Pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa reģioniem un diagnožu grupām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C775F9E" w14:textId="5F4B6F46" w:rsidR="005744EA" w:rsidRPr="00E52F5E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t>PUT011. Pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa diagnozēm;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="409E36FB" w14:textId="4A7E72D1" w:rsidR="005744EA" w:rsidRPr="00E52F5E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>PUT012. Reģistrā uzņemto pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa dzimumiem, diagnožu un vecuma grupām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="6ADB8FA9" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="5AB6F27E" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="466397BD" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="798A3795" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75C0FB5C" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4683551A" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0777E020" w14:textId="0F79B6C0" w:rsidR="005744EA" w:rsidRPr="00211667" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="37649798" w14:textId="43D47328" w:rsidR="00190004" w:rsidRPr="00211667" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211667">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDDEE17" w14:textId="2D087A9C" w:rsidR="005744EA" w:rsidRPr="00211667" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="29187132" w14:textId="485294F4" w:rsidR="00190004" w:rsidRPr="00211667" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211667">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0903A041" w14:textId="0511E04B" w:rsidR="005744EA" w:rsidRPr="00211667" w:rsidRDefault="00211667" w:rsidP="005744EA">
+          <w:p w14:paraId="23294329" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211667">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>17.07.2026.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="0703F639" w14:textId="6BF8C910" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="29BB4FE0" w14:textId="010252AA" w:rsidR="00190004" w:rsidRPr="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E93D195">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>PUT013. Reģistrā esošo bērnu un pieaugušo ar psihiskiem un uzvedības traucējumiem sadalījums pa diagnožu grupām;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="42769D22" w14:textId="3AB567FD" w:rsidR="005744EA" w:rsidRPr="00E52F5E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>Sakarā ar datu aprēķina metodes maiņu tiks precizēts publicēšanas datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A0445" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>PUT014. Psihiatriskās ekspertīzēs izmeklēto personu skaits (medicīniski juridiskos nolūkos)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B27A46B" w14:textId="6AA0F010" w:rsidR="005744EA" w:rsidRPr="00E52F5E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>PUT013. Reģistrā esošo bērnu un pieaugušo ar psihiskiem un uzvedības traucējumiem sadalījums pa diagnožu grupām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F40D82" w14:textId="0B303F45" w:rsidR="00190004" w:rsidRPr="0E93D195" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E93D195">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="6ADB8FA9" w14:textId="77777777" w:rsidTr="7036884B">
+        <w:trPr>
+          <w:trHeight w:val="1034"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="466397BD" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C0FB5C" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0777E020" w14:textId="0F79B6C0" w:rsidR="00190004" w:rsidRPr="00211667" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211667">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDDEE17" w14:textId="2D087A9C" w:rsidR="00190004" w:rsidRPr="00211667" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211667">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78244E03" w14:textId="12343F71" w:rsidR="00190004" w:rsidRPr="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>17.07.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0903A041" w14:textId="54F7F628" w:rsidR="00190004" w:rsidRPr="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42769D22" w14:textId="3AB567FD" w:rsidR="00190004" w:rsidRPr="00E52F5E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>PUT014. Psihiatriskās ekspertīzēs izmeklēto personu skaits (medicīniski juridiskos nolūkos)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B27A46B" w14:textId="6AA0F010" w:rsidR="00190004" w:rsidRPr="00E52F5E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>PUT16. Psihiatriskās pārbaudēs izmeklēto personu skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="356ED9BC" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="356ED9BC" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5067FEBA" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5067FEBA" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="40A40A80" w14:textId="24268BEA" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="40A40A80" w14:textId="24268BEA" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>cukura diabēts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70339DAC" w14:textId="1AF1BE37" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1D7B1303">
+          <w:p w14:paraId="70339DAC" w14:textId="1AF1BE37" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1D7B1303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">17. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10949EBD" w14:textId="3F6299DB" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="10949EBD" w14:textId="3F6299DB" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0C35B3EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34665802" w14:textId="0C764E9C" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="34665802" w14:textId="0C764E9C" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0C35B3EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="554B1A72" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00AA1718" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="554B1A72" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00AA1718" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG010. Cukura diabēta pacienti sadalījumā pa cukura diabēta tipiem un reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D425976" w14:textId="7CC3CF19" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="34B6BB10" w:rsidP="005744EA">
+          <w:p w14:paraId="3D425976" w14:textId="7CC3CF19" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG015. Cukura diabēta pacienti sadalījumā pa cukura diabēta tipiem, dzimumiem un vecuma grupām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="152902F0" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="152902F0" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62A7C762" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="62A7C762" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5998E29A" w14:textId="22BE07F8" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5998E29A" w14:textId="22BE07F8" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="593A0C47" w14:textId="4BEFEB49" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1D7B1303">
+          <w:p w14:paraId="593A0C47" w14:textId="4BEFEB49" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1D7B1303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F5F3EF" w14:textId="7D44A04D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="22F5F3EF" w14:textId="7D44A04D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0C35B3EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="509BE021" w14:textId="4C1DAB4A" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="509BE021" w14:textId="4C1DAB4A" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0C35B3EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04AE9F33" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="04AE9F33" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG010. Cukura diabēta pacienti sadalījumā pa cukura diabēta tipiem un reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F236B2" w14:textId="4D72961C" w:rsidR="005744EA" w:rsidRPr="00E95395" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="06F236B2" w14:textId="4D72961C" w:rsidR="00190004" w:rsidRPr="00E95395" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG015. Cukura diabēta pacienti sadalījumā pa cukura diabēta tipiem, dzimumiem un vecuma grupām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="2CC1B74D" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="2CC1B74D" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50058814" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="50058814" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F424F56" w14:textId="06BF5BF8" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7F424F56" w14:textId="06BF5BF8" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEAA1E9" w14:textId="01BF203D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="2DEAA1E9" w14:textId="01BF203D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="552474F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D52314D" w14:textId="7B9816AD" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1D52314D" w14:textId="7B9816AD" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0C35B3EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="753A1FA6" w14:textId="152685A9" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="753A1FA6" w14:textId="152685A9" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0C35B3EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>24.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A596790" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="34B6BB10" w:rsidP="005744EA">
+          <w:p w14:paraId="7A596790" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG011. Cukura diabēta pacienti sadalījumā pa vecuma grupām un statistiskajiem reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="496A0AA3" w14:textId="668AA9CF" w:rsidR="733F6025" w:rsidRDefault="733F6025" w:rsidP="252F5EFD">
+          <w:p w14:paraId="496A0AA3" w14:textId="668AA9CF" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDG012. II tipa cukura diabēta (E11 pēc SSK-10) pacienti sadalījumā pa </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="49F2D5E6" w14:textId="79B06D8A" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="34B6BB10" w:rsidP="252F5EFD">
+              <w:t>CDG012. II tipa cukura diabēta (E11 pēc SSK-10) pacienti sadalījumā pa saņemtās terapijas veidiem un reģioniem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F2D5E6" w14:textId="79B06D8A" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>CDG013. Cukura diabēta pacientu sadalījums pēc klīnisko izmeklējumu rezultātiem;</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="34F4E9DD" w:rsidRPr="252F5EFD">
+              <w:t xml:space="preserve">CDG013. Cukura diabēta pacientu sadalījums pēc klīnisko izmeklējumu rezultātiem; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51DD2AD9" w14:textId="24C17E1F" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>CDG014. Cukura diabēta pacientu sadalījums pēc konstatētajām komplikācijām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="07EF5D64" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="07EF5D64" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="687"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A3E147" w14:textId="328D78D1" w:rsidR="005744EA" w:rsidRPr="008036E8" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="78A3E147" w14:textId="328D78D1" w:rsidR="00190004" w:rsidRPr="008036E8" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="420654C8" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="008036E8" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="420654C8" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="008036E8" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Neinfekcijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> slimību statistika: ļaundabīgi audzēji, psihiski un uzvedības traucējumi, t.sk. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>psihoaktīvo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> vielu lietošanas dēļ, cukura diabēts (uz 100 000 iedzīvotāju)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="38728A14" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="38728A14" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3469C32B" w14:textId="0241C6C2" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="3469C32B" w14:textId="0241C6C2" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58711E7D" w14:textId="755FA77D" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="58711E7D" w14:textId="755FA77D" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ļaundabīgi audzēji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06AB8166" w14:textId="60100B7D" w:rsidR="005744EA" w:rsidRPr="003D01DA" w:rsidRDefault="001F67FA" w:rsidP="005744EA">
+          <w:p w14:paraId="06AB8166" w14:textId="60100B7D" w:rsidR="00190004" w:rsidRPr="003D01DA" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>25., 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8FCD50" w14:textId="30DEA908" w:rsidR="005744EA" w:rsidRPr="00ED3BD7" w:rsidRDefault="00ED3BD7" w:rsidP="005744EA">
+          <w:p w14:paraId="7C8FCD50" w14:textId="30DEA908" w:rsidR="00190004" w:rsidRPr="00ED3BD7" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C47D29" w14:textId="25F7E1A0" w:rsidR="005744EA" w:rsidRPr="00ED3BD7" w:rsidRDefault="00ED3BD7" w:rsidP="005744EA">
+          <w:p w14:paraId="33C47D29" w14:textId="25F7E1A0" w:rsidR="00190004" w:rsidRPr="00ED3BD7" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30.09.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41624F60" w14:textId="77777777" w:rsidR="00450EB5" w:rsidRPr="009F5871" w:rsidRDefault="00450EB5" w:rsidP="00450EB5">
+          <w:p w14:paraId="41624F60" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="009F5871" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ONKO021. Pirmreizēji reģistrēto ļaundabīgo audzēju gadījumu skaits sadalījumā pa reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738BFC73" w14:textId="77777777" w:rsidR="00450EB5" w:rsidRPr="009F5871" w:rsidRDefault="00450EB5" w:rsidP="00450EB5">
+          <w:p w14:paraId="738BFC73" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="009F5871" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ONKO022. Pirmreizēji reģistrēto ļaundabīgo audzēju gadījumu skaits sadalījumā pa administratīvajām teritorijām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C60C6A1" w14:textId="77777777" w:rsidR="00450EB5" w:rsidRPr="00275515" w:rsidRDefault="00450EB5" w:rsidP="00450EB5">
+          <w:p w14:paraId="5C60C6A1" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ONKO030. Pirmreizēji reģistrēto ļaundabīgo audzēju gadījumu skaits sadalījumā pa dzimumiem un vecuma grupām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1402548E" w14:textId="07B0FC43" w:rsidR="005744EA" w:rsidRPr="009F5871" w:rsidRDefault="00450EB5" w:rsidP="00450EB5">
+          <w:p w14:paraId="1402548E" w14:textId="07B0FC43" w:rsidR="00190004" w:rsidRPr="009F5871" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ONKO070. Gada beigās reģistrā esošo gadījumu skaits ar ļaundabīga audzēja diagnozi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D01DA" w:rsidRPr="00230624" w14:paraId="54425529" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="54425529" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1228F329" w14:textId="77777777" w:rsidR="003D01DA" w:rsidRDefault="003D01DA" w:rsidP="003D01DA">
+          <w:p w14:paraId="1228F329" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4805266A" w14:textId="77777777" w:rsidR="003D01DA" w:rsidRPr="00230624" w:rsidRDefault="003D01DA" w:rsidP="003D01DA">
+          <w:p w14:paraId="4805266A" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="089F8508" w14:textId="3A12EB23" w:rsidR="003D01DA" w:rsidRPr="000D1C1E" w:rsidRDefault="003D01DA" w:rsidP="003D01DA">
+          <w:p w14:paraId="089F8508" w14:textId="3A12EB23" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D01DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABF332F" w14:textId="1CA72A8F" w:rsidR="003D01DA" w:rsidRPr="000D1C1E" w:rsidRDefault="003D01DA" w:rsidP="003D01DA">
+          <w:p w14:paraId="6ABF332F" w14:textId="1CA72A8F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="441B8384" w14:textId="48998806" w:rsidR="003D01DA" w:rsidRPr="000D1C1E" w:rsidRDefault="003D01DA" w:rsidP="003D01DA">
+          <w:p w14:paraId="441B8384" w14:textId="48998806" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30.09.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9138F1" w14:textId="5F3DB1DC" w:rsidR="003D01DA" w:rsidRPr="00275515" w:rsidRDefault="003D01DA" w:rsidP="003D01DA">
+          <w:p w14:paraId="6E9138F1" w14:textId="5F3DB1DC" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ONKO080.Vecuma standartizētie ļaundabīgu audzēju saslimstības rādītāji uz 100 000 iedzīvotāju</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="64C24BAE" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="64C24BAE" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F4A73C8" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7F4A73C8" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6648C33A" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6648C33A" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">psihiski un uzvedības traucējumi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>psihoaktīvo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> vielu lietošanas dēļ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10A4EAC0" w14:textId="64AB233F" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="009C4955" w:rsidP="1D7B1303">
+          <w:p w14:paraId="10A4EAC0" w14:textId="64AB233F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">22., </w:t>
             </w:r>
-            <w:r w:rsidR="005744EA" w:rsidRPr="1D7B1303">
-[...18 lines deleted...]
-          <w:p w14:paraId="107686C7" w14:textId="74367846" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+            <w:r w:rsidRPr="1D7B1303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107686C7" w14:textId="74367846" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="323AF406" w14:textId="087ACE37" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="323AF406" w14:textId="087ACE37" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="55F27A27">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB050EA" w14:textId="73FD15BB" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1AB050EA" w14:textId="73FD15BB" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="55F27A27">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="791CE677" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00C92178" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="791CE677" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00C92178" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4955">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NARK030. Pirmreizēji reģistrēto un gada laikā ārstēto pacientu skaits sadalījumā pa diagnožu grupām un reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="5B6BA9BC" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="5B6BA9BC" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDE3425" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0CDE3425" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4383326D" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4383326D" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>psihiski un uzvedības traucējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B326846" w14:textId="0FADFBF9" w:rsidR="005744EA" w:rsidRPr="001F01B0" w:rsidRDefault="00A3649E" w:rsidP="005744EA">
+          <w:p w14:paraId="1B326846" w14:textId="0FADFBF9" w:rsidR="00190004" w:rsidRPr="001F01B0" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>19., 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="116A5C2A" w14:textId="385FBAC8" w:rsidR="005744EA" w:rsidRPr="001F01B0" w:rsidRDefault="00593BA0" w:rsidP="005744EA">
+          <w:p w14:paraId="116A5C2A" w14:textId="385FBAC8" w:rsidR="00190004" w:rsidRPr="001F01B0" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F01B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD4D612" w14:textId="6B92AC14" w:rsidR="005744EA" w:rsidRPr="001F01B0" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="008F7010" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F01B0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...28 lines deleted...]
-          <w:p w14:paraId="2C252B0F" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="008C6344" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>17.07.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD4D612" w14:textId="19CABE80" w:rsidR="00190004" w:rsidRPr="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E93D195">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>PUT010. Pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa reģioniem un diagnožu grupām;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B7FAF3F" w14:textId="5DB1E0F6" w:rsidR="005744EA" w:rsidRPr="008C6344" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t xml:space="preserve">Sakarā ar datu aprēķina metodes maiņu tiks precizēts </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190004">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>publicēšanas datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C252B0F" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="008C6344" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>PUT011. Pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa diagnozēm;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="28F1B2F8" w14:textId="0C72B8A4" w:rsidR="005744EA" w:rsidRPr="008C6344" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:lastRenderedPageBreak/>
+              <w:t>PUT010. Pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa reģioniem un diagnožu grupām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7FAF3F" w14:textId="5DB1E0F6" w:rsidR="00190004" w:rsidRPr="008C6344" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t>PUT011. Pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa diagnozēm;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F1B2F8" w14:textId="0C72B8A4" w:rsidR="00190004" w:rsidRPr="008C6344" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PUT012. Reģistrā uzņemto pacientu ar psihiskiem un uzvedības traucējumiem sadalījums pa dzimumiem, diagnožu un vecuma grupām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="52CAFA20" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="52CAFA20" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5B82BD" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4C5B82BD" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB366A6" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6DB366A6" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>cukura diabēts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1675CDEB" w14:textId="7346F002" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1D7B1303">
+          <w:p w14:paraId="1675CDEB" w14:textId="7346F002" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1D7B1303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24DADC82" w14:textId="27903795" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="24DADC82" w14:textId="27903795" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01434970">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C498B0E" w14:textId="2B6EEECF" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5C498B0E" w14:textId="2B6EEECF" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01434970">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C686FC1" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00AA1718" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0C686FC1" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00AA1718" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG010. Cukura diabēta pacienti sadalījumā pa cukura diabēta tipiem un reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D940686" w14:textId="06A2EB81" w:rsidR="005744EA" w:rsidRPr="00AA1718" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1D940686" w14:textId="06A2EB81" w:rsidR="00190004" w:rsidRPr="00AA1718" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG015. Cukura diabēta pacienti sadalījumā pa cukura diabēta tipiem, dzimumiem un vecuma grupām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="1F73B6E2" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="1F73B6E2" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A880D43" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7A880D43" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5071BE5F" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5071BE5F" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A1263E" w14:textId="428B87D6" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1D7B1303">
+          <w:p w14:paraId="36A1263E" w14:textId="428B87D6" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1D7B1303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F44E94B" w14:textId="55869F5D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5F44E94B" w14:textId="55869F5D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01434970">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B6DB1A" w14:textId="100AE043" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="71B6DB1A" w14:textId="100AE043" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01434970">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5204B35E" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00AA1718" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5204B35E" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00AA1718" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG010. Cukura diabēta pacienti sadalījumā pa cukura diabēta tipiem un reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F007420" w14:textId="77A20705" w:rsidR="005744EA" w:rsidRPr="00AA1718" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0F007420" w14:textId="77A20705" w:rsidR="00190004" w:rsidRPr="00AA1718" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG015. Cukura diabēta pacienti sadalījumā pa cukura diabēta tipiem, dzimumiem un vecuma grupām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="252F5EFD" w14:paraId="32895EF2" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w14:paraId="32895EF2" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="534EADA2" w14:textId="77777777" w:rsidR="0067056B" w:rsidRDefault="0067056B"/>
+          <w:p w14:paraId="534EADA2" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="076B73C2" w14:textId="77777777" w:rsidR="0067056B" w:rsidRDefault="0067056B"/>
+          <w:p w14:paraId="076B73C2" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBAF4DC" w14:textId="06039274" w:rsidR="518AC16B" w:rsidRDefault="518AC16B" w:rsidP="252F5EFD">
+          <w:p w14:paraId="1CBAF4DC" w14:textId="06039274" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E14BF51" w14:textId="7DE0DD02" w:rsidR="518AC16B" w:rsidRDefault="518AC16B" w:rsidP="252F5EFD">
+          <w:p w14:paraId="1E14BF51" w14:textId="7DE0DD02" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3A31F7" w14:textId="79CF69B8" w:rsidR="518AC16B" w:rsidRDefault="518AC16B" w:rsidP="252F5EFD">
+          <w:p w14:paraId="1B3A31F7" w14:textId="79CF69B8" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F8EB2B" w14:textId="1E8DF6D1" w:rsidR="518AC16B" w:rsidRDefault="518AC16B" w:rsidP="252F5EFD">
+          <w:p w14:paraId="56F8EB2B" w14:textId="1E8DF6D1" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>CDG011. Cukura diabēta pacienti sadalījumā pa vecuma grupām un statistiskajiem reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="7637E520" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="7637E520" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEA8759" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4FEA8759" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7357467B" w14:textId="4ADEBB4D" w:rsidR="005744EA" w:rsidRPr="000618E8" w:rsidRDefault="243D096B" w:rsidP="005744EA">
+          <w:p w14:paraId="7357467B" w14:textId="4ADEBB4D" w:rsidR="00190004" w:rsidRPr="000618E8" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.8. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005744EA" w:rsidRPr="1669C32D">
+              <w:t>8.8. Traumu, ievainojumu un saindēšanās gadījumu skaits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="0BC7A1EE" w14:textId="77777777" w:rsidTr="7036884B">
+        <w:trPr>
+          <w:trHeight w:val="146"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="595DF3FC" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0465F207" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Traumu, ievainojumu un saindēšanās gadījumu skaits (absolūtos skaitļos, īpatsvars %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5602A419" w14:textId="5B1E30E5" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="264B7FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.,31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40720E70" w14:textId="02A575A3" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0CEC6029">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60494E0A" w14:textId="1128E07C" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="087C3157">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>25.07.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7743BF47" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRAU010. Reģistrēto traumu gadījumu skaits pa dzimumiem un vecumgrupām; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D0E0B56" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>TRAU020. Reģistrēto ievainojumu skaits sadalījumā pēc ievainojuma veida, dzimuma un vecuma grupām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ED5EEE3" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>TRAU030. Reģistrētais traumu gadījumu skaits pēc nolūka;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="103A2BB2" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>TRAU040. Reģistrēto traumu gadījumu skaits pēc norises vietas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22AB0C1B" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>TRAU050. Reģistrēto traumu gadījumu skaits vardarbībā cietušajām personām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16FC2361" w14:textId="6AF9DFFB" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>TRAU060. Reģistrēto traumu gadījumu skaits sadalījumā pēc vainīgā dzimuma un saistības ar cietušo;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50168A62" w14:textId="2B34E56C" w:rsidR="00190004" w:rsidRPr="00921174" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="40651CE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>TRAU070. Reģistrēto ievainojumu un saindēšanās gadījumu īpatsvars pēc traumas gūšanas mehānisma un vecuma grupas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="4DF8B279" w14:textId="77777777" w:rsidTr="7036884B">
+        <w:trPr>
+          <w:trHeight w:val="146"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="049BD027" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688D0D7B" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Traumu, ievainojumu un saindēšanās gadījumu skaits (uz 100 000 iedzīvotāju)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="064B130F" w14:textId="0BB5DC7F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="264B7FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="342F7780" w14:textId="0B896BA7" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0440D9C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0842AB" w14:textId="7F3629B8" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5B04EE4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>25.07.2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F25372" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>TRAU010. Reģistrēto traumu gadījumu skaits pa dzimumiem un vecumgrupām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0277EE2C" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00921174" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>TRAU050. Reģistrēto traumu gadījumu skaits vardarbībā cietušajām personām</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="1F4302A7" w14:textId="77777777" w:rsidTr="7036884B">
+        <w:trPr>
+          <w:trHeight w:val="439"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E3B768" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13607" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FFED65" w14:textId="21AFCA33" w:rsidR="00190004" w:rsidRPr="000618E8" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Traumu, ievainojumu un saindēšanās gadījumu skaits</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="1D7B1303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8.9. Stacionārā medicīniskā palīdzība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="0BC7A1EE" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="31F6E2FF" w14:textId="77777777" w:rsidTr="006F646A">
+        <w:trPr>
+          <w:trHeight w:val="679"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E27668" w14:textId="0EA056CB" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>7.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E535CC" w14:textId="3C0C5D29" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistikas dati par hospitalizāciju un hospitalizācijas dienu skaitu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(absolūtos skaitļos), vidējo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>gultdienu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skaitu un gultu noslogojumu, gultas apriti (aprēķini)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1823" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4265425B" w14:textId="4F8F63F5" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F59E362">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>32.-36</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F646A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., 38.-41 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4D878E" w14:textId="3C046155" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C56587B" w14:textId="4324DB58" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="665CE9A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="778D574C" w14:textId="5EF44580" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="665CE9A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>25.09.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045AFF0A" w14:textId="5AAE768C" w:rsidR="00190004" w:rsidRPr="00B82716" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF1111"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>STAC060. Stacionāru gultu izmantošanas rādītāji sadalījumā pa reģioniem pēc pakļautības veida</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="079ABBAE" w14:textId="77777777" w:rsidTr="7036884B">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A84AF0A" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3BFC5B" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1823" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4D2B37" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7FB613" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3078A941" w14:textId="445B704B" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AC37243">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              </w:rPr>
+              <w:t>30.10.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="004C6782" w14:textId="10E51AF7" w:rsidR="00190004" w:rsidRPr="005510A9" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="252F5EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAC016. Pacientu ar psihiskiem un uzvedības traucējumiem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="252F5EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>psihoaktīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="252F5EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vielu lietošanas dēļ skaits stacionārā;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2001FEDA" w14:textId="0E2B8A6C" w:rsidR="00190004" w:rsidRPr="005510A9" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>STAC017. Pacientu ar psihiskiem un uzvedības traucējumiem skaits stacionārā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="1F1A7222" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="595DF3FC" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
-[...10 lines deleted...]
-              <w:t>6.1</w:t>
+          <w:p w14:paraId="2A3EB9C6" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>7.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0465F207" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
-[...10 lines deleted...]
-              <w:t>Traumu, ievainojumu un saindēšanās gadījumu skaits (absolūtos skaitļos, īpatsvars %)</w:t>
+          <w:p w14:paraId="4369BA2B" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F59E362">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Statistikas dati par hospitalizāciju un hospitalizācijas dienu skaitu (uz 100 iedzīvotājiem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5602A419" w14:textId="5B1E30E5" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="19BAF721" w:rsidP="264B7FB7">
-[...22 lines deleted...]
-              <w:t>1.</w:t>
+          <w:p w14:paraId="4A17EA46" w14:textId="383D7141" w:rsidR="00190004" w:rsidRPr="00250AFA" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F59E362">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>35.-36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40720E70" w14:textId="02A575A3" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1283536D" w14:textId="7A1121B7" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0CEC6029">
+            <w:r w:rsidRPr="3CBB451D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60494E0A" w14:textId="1128E07C" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="532447D3" w14:textId="410DEBEB" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="087C3157">
-[...3 lines deleted...]
-              <w:t>25.07.2026.</w:t>
+            <w:r w:rsidRPr="3CBB451D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>25.09.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7743BF47" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="31E45194" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAU010. Reģistrēto traumu gadījumu skaits pa dzimumiem un vecumgrupām; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D0E0B56" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>STAC060. Stacionāru gultu izmantošanas rādītāji sadalījumā pa reģioniem pēc pakļautības veida</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="7AFA42A6" w14:textId="77777777" w:rsidTr="7036884B">
+        <w:trPr>
+          <w:trHeight w:val="1010"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5499543F" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>7.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1941E32F" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistikas dati par vidējo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>gultdienu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skaitu un gultu noslogojumu, gultas apriti (aprēķini)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB543F1" w14:textId="100C95F6" w:rsidR="00190004" w:rsidRPr="00250AFA" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F59E362">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>32.-34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FC1B11" w14:textId="25F1A9BB" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2A976E13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA71C96" w14:textId="09E8E87A" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2A976E13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>25.09.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F009648" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>TRAU020. Reģistrēto ievainojumu skaits sadalījumā pēc ievainojuma veida, dzimuma un vecuma grupām;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1ED5EEE3" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>STAC050. Stacionāra gultu fonda izmantošanas kopsavilkums pa profiliem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB28F48" w14:textId="2968134D" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>STAC060. Stacionāru gultu izmantošanas rādītāji sadalījumā pa reģioniem pēc pakļautības veida;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="049248AA" w14:textId="13F690B4" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>TRAU030. Reģistrētais traumu gadījumu skaits pēc nolūka;</w:t>
-[...58 lines deleted...]
-              <w:t>TRAU070. Reģistrēto ievainojumu un saindēšanās gadījumu īpatsvars pēc traumas gūšanas mehānisma un vecuma grupas</w:t>
+              <w:t>STAC070. Gultu profili, gultu skaits, rādītāji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="4DF8B279" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="700B5A9C" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
-          </w:tcPr>
-[...217 lines deleted...]
-            <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="21E27668" w14:textId="0EA056CB" w:rsidR="00107995" w:rsidRPr="00230624" w:rsidRDefault="00107995" w:rsidP="005744EA">
-[...10 lines deleted...]
-              <w:t>7.1.</w:t>
+          <w:p w14:paraId="6DDBD08A" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>7.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="07E535CC" w14:textId="3C0C5D29" w:rsidR="00107995" w:rsidRPr="00230624" w:rsidRDefault="00107995" w:rsidP="005744EA">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> skaitu un gultu noslogojumu, gultas apriti (aprēķini)</w:t>
+          <w:p w14:paraId="24DC3040" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Statistikas dati par stacionāra darbību (absolūtos skaitļos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4265425B" w14:textId="4F8F63F5" w:rsidR="00107995" w:rsidRDefault="00107995" w:rsidP="005744EA">
-[...656 lines deleted...]
-          <w:p w14:paraId="08DD6F11" w14:textId="2BF2CDDD" w:rsidR="005744EA" w:rsidRPr="00250AFA" w:rsidRDefault="4388B55F" w:rsidP="7036884B">
+          <w:p w14:paraId="08DD6F11" w14:textId="2BF2CDDD" w:rsidR="00190004" w:rsidRPr="00250AFA" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7036884B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>37</w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="2E33D34E" w14:textId="6F263E2C" w:rsidR="005744EA" w:rsidRPr="00250AFA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>37.-41., 45., 47.-48.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E33D34E" w14:textId="6F263E2C" w:rsidR="00190004" w:rsidRPr="00250AFA" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74B0FAF1" w14:textId="71BCACF0" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="74B0FAF1" w14:textId="71BCACF0" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="67450D65" w14:textId="0F7C2BD2" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67450D65" w14:textId="0F7C2BD2" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="153E18D4" w14:textId="12BEC4FD" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="153E18D4" w14:textId="12BEC4FD" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="798C53F1" w14:textId="1209D84E" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="798C53F1" w14:textId="1209D84E" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>26.03.202</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>26.03.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FEB2F9B" w14:textId="6FDE730B" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FEB2F9B" w14:textId="6FDE730B" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>(2024)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC46F13" w14:textId="43D22E5D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>(202</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>17.09.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4B270E" w14:textId="24964673" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...61 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0025F3BF" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0025F3BF" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC010. Stacionāra darba rādītāji;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23CFA576" w14:textId="3F4D94F5" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="23CFA576" w14:textId="3F4D94F5" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC015. Stacionārā ārstēto pacientu skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="7DCB73A3" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="7DCB73A3" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23FE5B3B" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="23FE5B3B" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FFEA24C" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6FFEA24C" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16A542D6" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00250AFA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="16A542D6" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00250AFA" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D01BDB8" w14:textId="03F03505" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="5D01BDB8" w14:textId="03F03505" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2020-202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2020-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26D81B9B" w14:textId="612A13FD" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="26D81B9B" w14:textId="612A13FD" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Datums tiks precizēts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C10B0DB" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="005707AF" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4C10B0DB" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="005707AF" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC030. Ķirurģiskais darbs pēc operācijas veida visos stacionāros;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BA7C207" w14:textId="375DA36A" w:rsidR="005744EA" w:rsidRPr="005707AF" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4BA7C207" w14:textId="375DA36A" w:rsidR="00190004" w:rsidRPr="005707AF" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC040. Ķirurģiskā darba rādītāji pa reģioniem visos stacionāros</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="129DE260" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="129DE260" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0681B981" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0681B981" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39B64249" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="39B64249" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2019BBBE" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00250AFA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="2019BBBE" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00250AFA" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01FE9569" w14:textId="34284075" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="01FE9569" w14:textId="34284075" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="41DBF243" w14:textId="13DB91A2" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41DBF243" w14:textId="13DB91A2" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16443DF8" w14:textId="081C1B1A" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="16443DF8" w14:textId="081C1B1A" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75A11222" w14:textId="2DE260E6" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="566620BD" w:rsidP="79683210">
+          <w:p w14:paraId="75A11222" w14:textId="2DE260E6" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>12.</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="08327BDB" w14:textId="5F525358" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>12.03.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08327BDB" w14:textId="5F525358" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>(202</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>(2024)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B051ABF" w14:textId="3CE6303A" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B051ABF" w14:textId="3CE6303A" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>24.09.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530A13AE" w14:textId="7935769C" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...63 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44A1EA14" w14:textId="0D5F6A27" w:rsidR="005744EA" w:rsidRPr="00181999" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="44A1EA14" w14:textId="0D5F6A27" w:rsidR="00190004" w:rsidRPr="00181999" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC035. Ķirurģisko operāciju skaits (atbilstoši Komisijas Regulas (ES) 2022/2294) visos stacionāros</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="6010A73B" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="6010A73B" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56639B9D" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="56639B9D" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4655B3FF" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4655B3FF" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60E70EEF" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00250AFA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="60E70EEF" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00250AFA" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B34C3BD" w14:textId="18FC896C" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1B34C3BD" w14:textId="18FC896C" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13A7E459">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5245E620" w14:textId="42C8A517" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5245E620" w14:textId="42C8A517" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13A7E459">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>30.10.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5661B021" w14:textId="69A90681" w:rsidR="005744EA" w:rsidRPr="005510A9" w:rsidRDefault="34B6BB10" w:rsidP="1D7B1303">
+          <w:p w14:paraId="5661B021" w14:textId="69A90681" w:rsidR="00190004" w:rsidRPr="005510A9" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAC016. </w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAC016. Pacientu ar psihiskiem un uzvedības traucējumiem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">acientu </w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>psihoaktīvo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="0325EF5E" w:rsidRPr="252F5EFD">
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>skaits stacionār</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="5E9A49DE" w14:textId="11784101" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t xml:space="preserve"> vielu lietošanas dēļ skaits stacionārā;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E9A49DE" w14:textId="11784101" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC017. Pacientu ar psihiskiem un uzvedības traucējumiem skaits stacionārā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="4AF3AB6E" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="4AF3AB6E" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="1052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9FFC18" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7E9FFC18" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A97146F" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5A97146F" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Statistikas dati par stacionāra darbību (aprēķini un uz iedzīvotāju skaitu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70F7DFEE" w14:textId="47812257" w:rsidR="005744EA" w:rsidRPr="00250AFA" w:rsidRDefault="005744EA" w:rsidP="7036884B">
+          <w:p w14:paraId="70F7DFEE" w14:textId="47812257" w:rsidR="00190004" w:rsidRPr="00250AFA" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7036884B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...35 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>37., 42.-46., 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA29C1A" w14:textId="0AE32290" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="2FA29C1A" w14:textId="0AE32290" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="0C9278AE" w14:textId="4A1B8449" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C9278AE" w14:textId="4A1B8449" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7056A618" w14:textId="48D7D26E" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="7056A618" w14:textId="48D7D26E" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7CF750" w14:textId="71B09C8A" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="6B7CF750" w14:textId="71B09C8A" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>26.03.202</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>26.03.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2FA1C2" w14:textId="0F65B018" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A2FA1C2" w14:textId="0F65B018" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>(2024)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23BD4245" w14:textId="3AD75984" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>(202</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>17.09.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472ED1A4" w14:textId="0E982715" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...61 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2D6235" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6A2D6235" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC010. Stacionāra darba rādītāji;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4614655B" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4614655B" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC015. Stacionārā ārstēto pacientu skaits;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E52CC7" w14:textId="251546DC" w:rsidR="005744EA" w:rsidRPr="00D82A23" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="38E52CC7" w14:textId="251546DC" w:rsidR="00190004" w:rsidRPr="00D82A23" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">STAC020. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Palīgkabinetu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbs un diagnostiskās radioloģijas darbs visos stacionāros</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="34462F06" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="34462F06" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36CD3E03" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="36CD3E03" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7AD0DD1E" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7AD0DD1E" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39BFB48C" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="39BFB48C" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77DBB47E" w14:textId="5E3FFFDF" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="77DBB47E" w14:textId="5E3FFFDF" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2020- 202</w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="584C4760" w14:textId="4C16FACC" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="1B5A34C7" w:rsidP="79683210">
+              <w:t xml:space="preserve"> 2020- 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB023D4" w14:textId="57409A61" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3982E9D2" w14:textId="0B9F3278" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="584C4760" w14:textId="4C16FACC" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A7E2106" w14:textId="6A93F241" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="6CCF421A" w:rsidP="79683210">
+          <w:p w14:paraId="0A7E2106" w14:textId="6A93F241" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A633087" w14:textId="277D2D18" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="1A633087" w14:textId="277D2D18" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Datums tiks precizēts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F989824" w14:textId="16862F89" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
-[...15 lines deleted...]
-          <w:p w14:paraId="1E7D1889" w14:textId="6FB20EFA" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="42825741" w:rsidP="79683210">
+          <w:p w14:paraId="4F989824" w14:textId="16862F89" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BD8A1AE" w14:textId="3D2841E0" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E7D1889" w14:textId="6FB20EFA" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12.03.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23C5A591" w14:textId="59D2436F" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="7B7226B9" w:rsidP="79683210">
+          <w:p w14:paraId="23C5A591" w14:textId="59D2436F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="225F945C" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="225F945C" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>STAC030. Ķirurģiskais darbs pēc operācijas veida visos stacionāros;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E56CAB9" w14:textId="2003708C" w:rsidR="005744EA" w:rsidRPr="006D5AB9" w:rsidRDefault="7662DF9D" w:rsidP="005744EA">
+          <w:p w14:paraId="0E56CAB9" w14:textId="2003708C" w:rsidR="00190004" w:rsidRPr="006D5AB9" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>STAC040. Ķirurģiskā darba rādītāji pa reģioniem visos stacionāros</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="706D82F7" w14:textId="1DF68F3E" w:rsidR="005744EA" w:rsidRPr="005707AF" w:rsidRDefault="1CAE1C6C" w:rsidP="79683210">
+              <w:t>STAC040. Ķirurģiskā darba rādītāji pa reģioniem visos stacionāros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706D82F7" w14:textId="1DF68F3E" w:rsidR="00190004" w:rsidRPr="005707AF" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>STAC035. Ķirurģisko operāciju skaits (atbilstoši Komisijas Regulas (ES) 2022/2294) visos stacionāros (no 2020.gada)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w14:paraId="0E39EC9C" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w14:paraId="0E39EC9C" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCFAC7B" w14:textId="6A39AEC2" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4BCFAC7B" w14:textId="6A39AEC2" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66175D44" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="66175D44" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">30 dienu mirstība pēc </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>stacionēšanas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ar noteiktu diagnozi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADCBDBF" w14:textId="6D81B92B" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5ADCBDBF" w14:textId="6D81B92B" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="628E9508">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBAEC49" w14:textId="0E453817" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7EBAEC49" w14:textId="0E453817" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="628E9508">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5010B48D" w14:textId="21BCFB12" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="7DC2E5F7" w:rsidP="005744EA">
+          <w:p w14:paraId="5010B48D" w14:textId="21BCFB12" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11289DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>29</w:t>
-[...5 lines deleted...]
-              <w:t>.05.2026.</w:t>
+              <w:t>29.05.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07871013" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="07871013" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">VAK010. 30 dienu mirstība pēc </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>stacionēšanas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ar noteiktu diagnozi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="656DDD2F" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="656DDD2F" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01046C56" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="01046C56" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="21BCDCC3" w14:textId="1F611B22" w:rsidR="005744EA" w:rsidRPr="000618E8" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="21BCDCC3" w14:textId="1F611B22" w:rsidR="00190004" w:rsidRPr="000618E8" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>8.1</w:t>
-[...17 lines deleted...]
-              <w:t>. Mātes un bērna veselības aprūpe</w:t>
+              <w:t>8.10. Mātes un bērna veselības aprūpe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="18D41013" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="18D41013" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CB5031" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="42CB5031" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD0508E" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0CD0508E" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Kopējais dzemdību, jaundzimušo skaits (absolūtos skaitļos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EAF0884" w14:textId="08B62E26" w:rsidR="005744EA" w:rsidRPr="0000789B" w:rsidRDefault="53DA930C" w:rsidP="2EC1482F">
+          <w:p w14:paraId="2EAF0884" w14:textId="08B62E26" w:rsidR="00190004" w:rsidRPr="0000789B" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>51., 55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE67AE3" w14:textId="4FC1C64D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>., 5</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A21DF4" w14:textId="2FEAC315" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0BE67AE3" w14:textId="4FC1C64D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>09.04.2026. (provizoriskie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2404FC28" w14:textId="5AF7EBCE" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...19 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:t>30.07.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4A4C04" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00A87952" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>09.04.2026. (provizoriskie)</w:t>
-[...8 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:t>MCH010. Dzemdības raksturojošo rādītāju statistika pa reģioniem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33532C37" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00A87952" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>30.07.2026.</w:t>
-[...31 lines deleted...]
-              </w:rPr>
               <w:t>MCH030. Dzemdības un jaundzimušie pēc mātes vecuma pa reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="1126C6FC" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="1126C6FC" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1A79776E" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1A79776E" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="40E77839" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="40E77839" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Statistika par dzemdībām un jaundzimušajiem (absolūtos skaitļos, īpatsvars %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFC0491" w14:textId="12F97222" w:rsidR="005744EA" w:rsidRPr="0000789B" w:rsidRDefault="005744EA" w:rsidP="2EC1482F">
+          <w:p w14:paraId="0AFC0491" w14:textId="12F97222" w:rsidR="00190004" w:rsidRPr="0000789B" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...83 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>50., 51., 52., 54., 55., 56., 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0147EAB3" w14:textId="17395274" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="0147EAB3" w14:textId="17395274" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F037519" w14:textId="7E826F41" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="3F037519" w14:textId="7E826F41" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>30.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02B01009" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="001144B4" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="02B01009" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH010. Dzemdības raksturojošo rādītāju statistika pa reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DB955D2" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="001144B4" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0DB955D2" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH030. Dzemdības un jaundzimušie pēc mātes vecuma pa reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="505D239D" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="001144B4" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="505D239D" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH040. Dzīvi dzimušo īpatsvars pēc dzimšanas svara pa reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F9697E" w14:textId="77DC730E" w:rsidR="005744EA" w:rsidRPr="001144B4" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="10F9697E" w14:textId="77DC730E" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH045. Nedzīvi dzimušo īpatsvars pēc dzimšanas svara;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FDE1AA8" w14:textId="434DB572" w:rsidR="005744EA" w:rsidRPr="001144B4" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5FDE1AA8" w14:textId="434DB572" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH080.Mātes slimības, grūtniecības un dzemdību sarežģījumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A1E22B9" w14:textId="66B198CA" w:rsidR="005744EA" w:rsidRPr="001144B4" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1A1E22B9" w14:textId="66B198CA" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH085.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Smēķējošo dzemdētāju skaits pa vecuma grupām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="05EEB1EC" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="05EEB1EC" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17AC78BB" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="17AC78BB" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4EA066D7" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4EA066D7" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A9615D3" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="0000789B" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7A9615D3" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="0000789B" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6AD04A0B" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6AD04A0B" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B574B7" w14:textId="4E2C47C4" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="53B574B7" w14:textId="4E2C47C4" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>30.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32767837" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="001144B4" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="32767837" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">MCH035. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Antenatālo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> aprūpi raksturojošie rādītāji dzemdētājām pa reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="3F7D517B" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="3F7D517B" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="312C5957" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="312C5957" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D6C37B3" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0D6C37B3" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0BA18062" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="0000789B" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0BA18062" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="0000789B" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DC6E579" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4DC6E579" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="625E43CC" w14:textId="46247F2F" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="625E43CC" w14:textId="46247F2F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>30.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F632902" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="001144B4" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4F632902" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">MCH015. Grūtnieču </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>antenatālās</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> aprūpes rādītāji pa reģioniem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="555BD814" w14:textId="489CE1A5" w:rsidR="005744EA" w:rsidRPr="001144B4" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="555BD814" w14:textId="489CE1A5" w:rsidR="00190004" w:rsidRPr="001144B4" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">MCH025. Ķeizargriezienu dati atbilstoši </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Robsona</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> klasifikācijai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="130D8A3D" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="130D8A3D" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="45ABA9D5" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="45ABA9D5" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="659F3B86" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="659F3B86" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Statistika par dzemdībām un jaundzimušajiem (uz 1000 dzīvi dzimušiem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="28BB7A25" w14:textId="2306780E" w:rsidR="005744EA" w:rsidRPr="0000789B" w:rsidRDefault="005744EA" w:rsidP="2EC1482F">
+          <w:p w14:paraId="28BB7A25" w14:textId="2306780E" w:rsidR="00190004" w:rsidRPr="0000789B" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B499796" w14:textId="13C7A80B" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...26 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49B9D7BF" w14:textId="625EE623" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="49B9D7BF" w14:textId="625EE623" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>06.08.2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11492D89" w14:textId="5E4DF3E7" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="687A521F" w:rsidP="79683210">
+          <w:p w14:paraId="11492D89" w14:textId="5E4DF3E7" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>19</w:t>
-[...17 lines deleted...]
-              <w:t>. (dzemdniecības operācijas)</w:t>
+              <w:t>19.11.2026. (dzemdniecības operācijas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3F64A4A8" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="0000781D" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="3F64A4A8" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="0000781D" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH020. Dzemdniecības operāciju dati pa reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="140FF75E" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="140FF75E" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A191342" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1A191342" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F0483FF" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4F0483FF" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B48B03D" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="0000789B" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7B48B03D" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="0000789B" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9E15DD" w14:textId="59A142B9" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="2E9E15DD" w14:textId="59A142B9" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2020-202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2020-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01B982F3" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="01B982F3" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44E15894" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="0000781D" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="44E15894" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="0000781D" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="2BC0BDC5" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="2BC0BDC5" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097D0B66" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="097D0B66" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2AF53D" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1D2AF53D" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Statistika par abortiem (absolūtais skaits, %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="140EECF2" w14:textId="635E4503" w:rsidR="005744EA" w:rsidRPr="0000789B" w:rsidRDefault="005744EA" w:rsidP="2EC1482F">
+          <w:p w14:paraId="140EECF2" w14:textId="635E4503" w:rsidR="00190004" w:rsidRPr="0000789B" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA4B3D8" w14:textId="3325A58C" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="1BA4B3D8" w14:textId="3325A58C" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1894143A" w14:textId="6EC64AEC" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...19 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:t>30.07.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D8B5BD" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00126AAD" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>30.07.2026.</w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>MCH050.Abortu sadalījums pa aborta veidiem un reģioniem noteiktās vecuma grupās</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="37097C48" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="37097C48" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="858"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3D0B8E" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1C3D0B8E" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">8.5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF10A05" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6CF10A05" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Statistika par abortiem (uz 1000 dzīvi dzimušiem, uz 1000 reproduktīvā vecuma sievietēm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="761A4DEF" w14:textId="53590853" w:rsidR="005744EA" w:rsidRPr="0000789B" w:rsidRDefault="005744EA" w:rsidP="2EC1482F">
+          <w:p w14:paraId="761A4DEF" w14:textId="53590853" w:rsidR="00190004" w:rsidRPr="0000789B" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...59 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>53., 58., 59., 60., 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2CCE38" w14:textId="260E4E96" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6A2CCE38" w14:textId="260E4E96" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F0390C" w14:textId="606BC590" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="53F0390C" w14:textId="606BC590" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>30.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC43FED" w14:textId="60323225" w:rsidR="005744EA" w:rsidRPr="00126AAD" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1AC43FED" w14:textId="60323225" w:rsidR="00190004" w:rsidRPr="00126AAD" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH070.Mākslīgie aborti un kontracepcija;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="659F9AFB" w14:textId="75D51C98" w:rsidR="005744EA" w:rsidRPr="00126AAD" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="659F9AFB" w14:textId="75D51C98" w:rsidR="00190004" w:rsidRPr="00126AAD" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2EC1482F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH060.Mākslīgie aborti uz 1000 dzīvi dzimušiem atbilstošā vecuma sievietēm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="42468451" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="42468451" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="086EF4C4" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="086EF4C4" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23B0C4EB" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="23B0C4EB" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F7F2A4F" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4F7F2A4F" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C8708B7" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5C8708B7" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43664386" w14:textId="28CAB214" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="7ABE3760" w:rsidP="79683210">
+          <w:p w14:paraId="43664386" w14:textId="28CAB214" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>19</w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>19.11.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45394CDD" w14:textId="0E0C9E43" w:rsidR="005744EA" w:rsidRPr="00331291" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="45394CDD" w14:textId="0E0C9E43" w:rsidR="00190004" w:rsidRPr="00331291" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH020. Dzemdniecības operāciju dati pa reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="7BA5D646" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="7BA5D646" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01F19B9E" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="01F19B9E" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEBBE7D" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="2CEBBE7D" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Statistika par bērnu veselību (absolūtais skaits, %, no 1000 apskatītiem bērniem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF77CD4" w14:textId="5818A43F" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+          <w:p w14:paraId="6AF77CD4" w14:textId="5818A43F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="0000789B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>., 6</w:t>
             </w:r>
-            <w:r w:rsidR="0000789B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="337CC36F" w14:textId="719E4706" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="337CC36F" w14:textId="719E4706" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3C298AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54623AE3" w14:textId="19D36AC1" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="005744EA">
+          <w:p w14:paraId="54623AE3" w14:textId="19D36AC1" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>06.08.202</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>06.08.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5779EDD5" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5779EDD5" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>MCH100. Dati par krūts barošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="2DA1163A" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="2DA1163A" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="241A29BA" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="241A29BA" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1ABF866F" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1ABF866F" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40951D33" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="40951D33" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="338E154E" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="338E154E" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD41AC3" w14:textId="71BA9FBA" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6CD41AC3" w14:textId="71BA9FBA" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="24E50FEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>06.08.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2013AB58" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="2013AB58" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ZOB010. Sešgadīgo un divpadsmitgadīgo bērnu zobu stāvoklis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="46E40D5B" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="46E40D5B" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17DE7EF2" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="17DE7EF2" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB8D584" w14:textId="1D9DCF74" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4DB8D584" w14:textId="1D9DCF74" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>8.1</w:t>
-[...15 lines deleted...]
-              <w:t>. Vakcinācijas kalendāra ietvaros vakcinētās personas un iedzīvotājiem veiktā imunizācija</w:t>
+              <w:t>8.11. Vakcinācijas kalendāra ietvaros vakcinētās personas un iedzīvotājiem veiktā imunizācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="315CF4D3" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="315CF4D3" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E895F96" w14:textId="3E9EB723" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5E895F96" w14:textId="3E9EB723" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5724D8D4" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5724D8D4" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Imunizācijas līmenis, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9F26F7" w14:textId="5500254F" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="3B9F26F7" w14:textId="5500254F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5521">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-              <w:t>5.</w:t>
+              <w:t>65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63A6A56C" w14:textId="4835A0C1" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="63A6A56C" w14:textId="4835A0C1" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0088550F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B251C52" w14:textId="78E11BD7" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="0B251C52" w14:textId="78E11BD7" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>30.06.202</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>30.06.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29BC2179" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="29BC2179" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>INF050. Bērnu imunizācijas līmenis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="60B4DCD6" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="60B4DCD6" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562922A2" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="562922A2" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="032294D8" w14:textId="090D0998" w:rsidR="005744EA" w:rsidRPr="000618E8" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="032294D8" w14:textId="090D0998" w:rsidR="00190004" w:rsidRPr="000618E8" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>8.1</w:t>
-[...17 lines deleted...]
-              <w:t>. Neatliekamās medicīniskās palīdzības darbs</w:t>
+              <w:t>8.13. Neatliekamās medicīniskās palīdzības darbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="1E0FC976" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="1E0FC976" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1588EAB1" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1588EAB1" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40A056D3" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="40A056D3" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Neatliekamās medicīniskās palīdzības izsaukumu skaits (absolūtos skaitļos, īpatsvars %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="622FC447" w14:textId="7D072442" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+          <w:p w14:paraId="622FC447" w14:textId="7D072442" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F59E362">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>74., 75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D89B9A6" w14:textId="3E8B5151" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+          <w:p w14:paraId="5D89B9A6" w14:textId="3E8B5151" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07A3F7B0" w14:textId="5DAD9DBA" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+          <w:p w14:paraId="07A3F7B0" w14:textId="5DAD9DBA" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>17.0</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">17.06.2026. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7C7775" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1F7C7775" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>NMP030. Neatliekamās medicīniskās palīdzības izsaukumu skaits pēc izsaukumu rezultāta;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="696DDB0F" w14:textId="77777777" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="696DDB0F" w14:textId="77777777" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>NMP040. Neatliekamās medicīniskās palīdzības izsaukumu skaits pēc motīva;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3861E15F" w14:textId="3EDEC74B" w:rsidR="005744EA" w:rsidRPr="00375A52" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="3861E15F" w14:textId="3EDEC74B" w:rsidR="00190004" w:rsidRPr="00375A52" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>NMP061. Neatliekamās medicīniskās palīdzības rezultatīvo izsaukumu skaits dzīvībai un veselībai kritiskos stāvokļos pēc izsaukuma vietas un ierašanās laika (pēc administratīvi teritoriālās reformas 2021. gadā)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="1FF2F0BD" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="1FF2F0BD" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB08670" w14:textId="3679B301" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5EB08670" w14:textId="3679B301" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="352256F9" w14:textId="477DFA18" w:rsidR="005744EA" w:rsidRPr="00375A52" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="352256F9" w14:textId="477DFA18" w:rsidR="00190004" w:rsidRPr="00375A52" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Neatliekamās medicīniskās palīdzības</w:t>
             </w:r>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> dienesta izsaukumu skaits (absolūtos skaitļos, īpatsvars %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="016F5199" w14:textId="0AD58A13" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+          <w:p w14:paraId="016F5199" w14:textId="0AD58A13" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F59E362">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>70.-73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="269A0478" w14:textId="634A7DB7" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+          <w:p w14:paraId="269A0478" w14:textId="634A7DB7" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAA37AC" w14:textId="262A04F8" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+          <w:p w14:paraId="7DAA37AC" w14:textId="262A04F8" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>17.0</w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>17.06.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C431EF2" w14:textId="32A9BDBC" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="2C431EF2" w14:textId="32A9BDBC" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>NMP011.Neatliekamās medicīniskās palīdzības dienesta izpildītie izsaukumi (pēc administratīvi teritoriālās reformas 2021. gadā);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18195C34" w14:textId="30C85BB5" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="18195C34" w14:textId="30C85BB5" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>NMP021.Neatliekamās medicīniskās palīdzības dienesta savlaicīgi izpildīto rezultatīvo izsaukumu īpatsvars no visiem izsaukumiem dzīvībai un veselībai kritiskos stāvokļos (pēc administratīvi teritoriālās reformas 2021. gadā)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00871AE3" w14:paraId="11BFCDD1" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00871AE3" w14:paraId="11BFCDD1" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D416F38" w14:textId="0E1AA8C3" w:rsidR="005744EA" w:rsidRPr="00B16C9D" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="2D416F38" w14:textId="0E1AA8C3" w:rsidR="00190004" w:rsidRPr="00B16C9D" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42547E87" w14:textId="796E7378" w:rsidR="005744EA" w:rsidRPr="00B16C9D" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="42547E87" w14:textId="796E7378" w:rsidR="00190004" w:rsidRPr="00B16C9D" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Neatliekamās medicīniskās palīdzības brigāžu skaits, absolūtos skaitļos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E86C9F3" w14:textId="2EB4938F" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="00AC2DA6" w:rsidP="1F59E362">
+          <w:p w14:paraId="3E86C9F3" w14:textId="2EB4938F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F59E362">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t>04.</w:t>
+              <w:t>104.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53FE3F00" w14:textId="53AFB1C2" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+          <w:p w14:paraId="53FE3F00" w14:textId="53AFB1C2" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BC3C707" w14:textId="3B4D6255" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+          <w:p w14:paraId="5BC3C707" w14:textId="3B4D6255" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>17.0</w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>17.06.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B74431" w14:textId="15C1892F" w:rsidR="005744EA" w:rsidRPr="00B16C9D" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="00B74431" w14:textId="15C1892F" w:rsidR="00190004" w:rsidRPr="00B16C9D" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>NMP050. Neatliekamās medicīniskās palīdzības brigāžu un izsaukumu skaits pēc brigādes veida</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="34B3C930" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="34B3C930" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460A3ED4" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="460A3ED4" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12191F63" w14:textId="1338F36E" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="12191F63" w14:textId="1338F36E" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>8.1</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">. Potenciāli zaudētie mūža gadi </w:t>
+              <w:t xml:space="preserve">8.16. Potenciāli zaudētie mūža gadi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68D5E0AB" w14:textId="40251884" w:rsidR="005744EA" w:rsidRPr="00A85C90" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="68D5E0AB" w14:textId="40251884" w:rsidR="00190004" w:rsidRPr="00A85C90" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A85C90">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7018F9CD" w14:textId="0D3BEBD2" w:rsidR="00190004" w:rsidRPr="00A85C90" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A85C90">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="7018F9CD" w14:textId="0D3BEBD2" w:rsidR="005744EA" w:rsidRPr="00A85C90" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09342D14" w14:textId="2DD3057C" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              </w:rPr>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11289DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>28.08.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7150E0BE" w14:textId="0C514FBE" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7150E0BE" w14:textId="0C514FBE" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">PZMG11. Potenciāli zaudētie mūža gadi (0-64 gadu vecumā) pa reģioniem, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>valstspilsētām</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> un novadiem (pēc administratīvi teritoriālās reformas 2021.gadā) no 2017. gada </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6237505E" w14:textId="2197CF8A" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6237505E" w14:textId="2197CF8A" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">PZMG20. Potenciāli zaudētie mūža gadi (0-64 gadu vecumā) sadalījumā pa nāves cēloņiem un dzimumiem </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="727D0B91" w14:textId="60FEE23F" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="727D0B91" w14:textId="60FEE23F" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">PZMG30. Potenciāli zaudētie mūža gadi (0-64 gadu vecumā) sadalījumā pēc vecuma, dzimuma, nāves cēloņa </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50489188" w14:textId="1A980D83" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="50489188" w14:textId="1A980D83" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">PZMG40. Potenciāli zaudētie mūža gadi (līdz 64 vai 69 gadu vecumam) pa dzimumiem </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D5C303F" w14:textId="154FEC5F" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5D5C303F" w14:textId="154FEC5F" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>PZMG50.Potenciāli zaudētie mūža gadi (līdz 64 vai 69 gadu vecumam) pa statistiskajiem reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="1EC0BF91" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="1EC0BF91" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="703A0A48" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="703A0A48" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA94FCF" w14:textId="63C9D198" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="7DA94FCF" w14:textId="63C9D198" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>8.2</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>8.21. Absolūtā alkohola patēriņš</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6367A884" w14:textId="17CA5A71" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...34 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t>90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB8B496" w14:textId="6A13EA4D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="7A221209" w:rsidP="005744EA">
+          <w:p w14:paraId="1AB8B496" w14:textId="6A13EA4D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E8A36B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF48FCC" w14:textId="6D2984D8" w:rsidR="005744EA" w:rsidRPr="00323A8E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="3AF48FCC" w14:textId="6D2984D8" w:rsidR="00190004" w:rsidRPr="00323A8E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00323A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="533D4C84" w14:textId="6E703B20" w:rsidR="005744EA" w:rsidRPr="00323A8E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>21.06.2026. (provizoriskie dati)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533D4C84" w14:textId="6E703B20" w:rsidR="00190004" w:rsidRPr="00323A8E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00323A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...11 lines deleted...]
-              <w:t>.12.2025.</w:t>
+              <w:t>07.12.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71AD41C3" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="71AD41C3" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>VIP010. Absolūtā alkohola patēriņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="17136EE1" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="17136EE1" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6381DC8A" w14:textId="397365DC" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6381DC8A" w14:textId="397365DC" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="07F68330" w14:textId="739D13F8" w:rsidR="005744EA" w:rsidRPr="000618E8" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="07F68330" w14:textId="739D13F8" w:rsidR="00190004" w:rsidRPr="000618E8" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>8.2</w:t>
-[...19 lines deleted...]
-              <w:t>. Veselības aprūpes resursi</w:t>
+              <w:t>8.27. Veselības aprūpes resursi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="77DC76D6" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="77DC76D6" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F91682E" w14:textId="6D6282A4" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5F91682E" w14:textId="6D6282A4" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>14.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6856A09F" w14:textId="00FEB1FD" w:rsidR="005744EA" w:rsidRPr="00F06082" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6856A09F" w14:textId="00FEB1FD" w:rsidR="00190004" w:rsidRPr="00F06082" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ārstniecības iestāžu skaits  (absolūtos skaitļos; uz 10 000 iedzīvotāju),</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F053C88" w14:textId="56D41FFE" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="1874ED63" w:rsidP="1669C32D">
+          <w:p w14:paraId="2F053C88" w14:textId="56D41FFE" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>101</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>101.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76F00AEA" w14:textId="5E02FB62" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1669C32D">
+          <w:p w14:paraId="76F00AEA" w14:textId="5E02FB62" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71DFA738" w14:textId="47B9425F" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1669C32D">
+          <w:p w14:paraId="71DFA738" w14:textId="47B9425F" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>28.08.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA714F9" w14:textId="3C1CF6F8" w:rsidR="005744EA" w:rsidRPr="002128F2" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6FA714F9" w14:textId="3C1CF6F8" w:rsidR="00190004" w:rsidRPr="002128F2" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> RES015.Ārstniecības iestāžu skaits pēc darbības profila</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="0E0B0387" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="0E0B0387" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05F52592" w14:textId="4C293164" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="05F52592" w14:textId="4C293164" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>14.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28AEFA0D" w14:textId="4952075B" w:rsidR="005744EA" w:rsidRPr="00F06082" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="28AEFA0D" w14:textId="4952075B" w:rsidR="00190004" w:rsidRPr="00F06082" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Gada vidējais gultu skaits stacionārā, absolūtos skaitļos, uz 10 000 iedzīvotāju</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BBB9E69" w14:textId="44D0F0D6" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="29FDD911" w:rsidP="1669C32D">
+          <w:p w14:paraId="5BBB9E69" w14:textId="44D0F0D6" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>102</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>102.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B90C3E" w14:textId="6B41FE6D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="47B90C3E" w14:textId="6B41FE6D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D7281C3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21178828" w14:textId="5FC2411C" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="21178828" w14:textId="5FC2411C" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D7281C3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>25.09.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECF3402" w14:textId="5F74446B" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1ECF3402" w14:textId="5F74446B" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>STAC060. Stacionāru gultu izmantošanas rādītāji sadalījumā pa reģioniem pēc pakļautības veida</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="5FB3DDEF" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="5FB3DDEF" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20A05F8F" w14:textId="5B3351E3" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="20A05F8F" w14:textId="5B3351E3" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>14.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="437EA5EC" w14:textId="5DFF4AD4" w:rsidR="005744EA" w:rsidRPr="00F06082" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="437EA5EC" w14:textId="5DFF4AD4" w:rsidR="00190004" w:rsidRPr="00F06082" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vietu skaits dienas stacionāros, absolūtos skaitļos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB038AE" w14:textId="75E0445D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="6D0B19F3" w:rsidP="1669C32D">
+          <w:p w14:paraId="6CB038AE" w14:textId="75E0445D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>103</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>103.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63A61893" w14:textId="6B7EDA9D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="63A61893" w14:textId="6B7EDA9D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="55B37655" w14:textId="072F0D07" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B37655" w14:textId="072F0D07" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F7B6545" w14:textId="693B7349" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="3F7B6545" w14:textId="693B7349" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC3E9F0" w14:textId="1F10736D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+          <w:p w14:paraId="3CC3E9F0" w14:textId="1F10736D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>17.03.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B70836D" w14:textId="4DFD8CFF" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.03.202</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>(2024)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="747DB7BD" w14:textId="487B9B43" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B70836D" w14:textId="4DFD8CFF" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="79683210">
+              <w:t>10.09.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE8DDDB" w14:textId="647CC01E" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>(202</w:t>
-[...67 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9419F0" w14:textId="6EC97C11" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="2F9419F0" w14:textId="6EC97C11" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>AMB010.Vietu un ārstēto pacientu skaits dienas stacionāros</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="78AB0440" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="78AB0440" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC7DC9D" w14:textId="5D33609E" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="5FC7DC9D" w14:textId="5D33609E" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>14.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11674A08" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="11674A08" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ārstniecības personu skaits (absolūtos skaitļos; uz 10 000 iedzīvotāju)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="428FC3F6" w14:textId="362E82CA" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1669C32D">
+          <w:p w14:paraId="428FC3F6" w14:textId="362E82CA" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>106.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="205D90E8" w14:textId="6FA1635A" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="205D90E8" w14:textId="6FA1635A" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1669C32D">
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408CD445" w14:textId="26873E0E" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...44 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>09.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75B8398C" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="75B8398C" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>RES010. Ārstu skaits pa specialitātēm;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3784B1F0" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="3784B1F0" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">RES020. Ārstniecības personu skaits pa reģioniem un pilsētām </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="6479F53E" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="6479F53E" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53CEF0B4" w14:textId="226F94BC" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="53CEF0B4" w14:textId="226F94BC" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>14.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44F50122" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="44F50122" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Iedzīvotāju skaits uz vienu praktizējošu ārstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="063943BB" w14:textId="423B4A70" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1669C32D">
+          <w:p w14:paraId="063943BB" w14:textId="423B4A70" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:strike/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>107.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE81042" w14:textId="2A26A581" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5DE81042" w14:textId="2A26A581" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1669C32D">
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC49E14" w14:textId="31905DBC" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...44 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>09.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F12088" w14:textId="77777777" w:rsidR="005744EA" w:rsidRPr="00275515" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="53F12088" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00275515" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>RES050. Iedzīvotāju skaits uz vienu praktizējošu ārstu pa reģioniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="14402D6F" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="14402D6F" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="430255D6" w14:textId="620ABCEF" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="430255D6" w14:textId="620ABCEF" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>14.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA3B9C6" w14:textId="743A3E88" w:rsidR="005744EA" w:rsidRPr="00230624" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="4BA3B9C6" w14:textId="743A3E88" w:rsidR="00190004" w:rsidRPr="00230624" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Praktizējošo ārstniecības personu skaita struktūra pa vecuma grupām, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="631AC242" w14:textId="6EB5ED90" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="58F9D8C2" w:rsidP="1669C32D">
+          <w:p w14:paraId="631AC242" w14:textId="6EB5ED90" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>105</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="149B5C4F" w14:textId="212771E4" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1669C32D">
+          <w:p w14:paraId="149B5C4F" w14:textId="212771E4" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2730FF9E" w14:textId="40F79026" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="3A1632DA" w:rsidP="1669C32D">
+          <w:p w14:paraId="2730FF9E" w14:textId="40F79026" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>09</w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>09.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCB1DBA" w14:textId="653BBF99" w:rsidR="005744EA" w:rsidRPr="00C63296" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1DCB1DBA" w14:textId="653BBF99" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>RES040. Praktizējošo ārstniecības personu skaita struktūra pa vecuma grupām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="786D250C" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="786D250C" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="379139B8" w14:textId="1BC12627" w:rsidR="005744EA" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="379139B8" w14:textId="1BC12627" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>14.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59602341" w14:textId="48BAEFF6" w:rsidR="005744EA" w:rsidRPr="00C63296" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="59602341" w14:textId="48BAEFF6" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioloģijas iekārtas un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>radioloģiskie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> izmeklējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58356587" w14:textId="597851CE" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="58356587" w14:textId="597851CE" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1384E1FC" w14:textId="4EDB98A5" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1384E1FC" w14:textId="4EDB98A5" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3921A84A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BDE3046" w14:textId="76061522" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="6BDE3046" w14:textId="76061522" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3921A84A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>31.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45EEE251" w14:textId="108BA431" w:rsidR="005744EA" w:rsidRPr="00C63296" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="45EEE251" w14:textId="108BA431" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">RES060 Radioloģijas iekārtas un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>radioloģiskie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> izmeklējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="4F7E61EE" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="4F7E61EE" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A943D1F" w14:textId="254C13E0" w:rsidR="005744EA" w:rsidRPr="002D19B2" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="1A943D1F" w14:textId="254C13E0" w:rsidR="00190004" w:rsidRPr="002D19B2" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43F99C43" w14:textId="7F07E2AD" w:rsidR="005744EA" w:rsidRPr="00C63296" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="43F99C43" w14:textId="7F07E2AD" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>8.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="6B8E23D8" w:rsidRPr="1669C32D">
+              <w:t>8.28. Medicīnas tūrisma dati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EC938D" w14:textId="30E39641" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1669C32D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>108.-110.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E56090" w14:textId="364B607D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D706B9B" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00EA5370" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA5370">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+              </w:rPr>
+              <w:t>31.07.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B65411" w14:textId="3E3C7A9D" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA5370">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>12.08.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3757A1EA" w14:textId="196D6331" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>TUR010.Medicīnas tūrisma pacientu skaits un ārstēšanās ilgums;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2DF3EA" w14:textId="1235C56C" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>TUR020.Medicīnas tūrisma pacientu skaits pa vecuma grupām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E377AF" w14:textId="7774EFCF" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>TUR030.Medicīnas tūristiem sniegto manipulāciju skaits un iztērētā summa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A8333C6" w14:textId="77777777" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>TUR040.Medicīnas tūristiem sniegto manipulāciju skaits pēc pakalpojuma veida;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AC4159F" w14:textId="491C2D28" w:rsidR="00190004" w:rsidRPr="00C63296" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>TUR050.Medicīnas tūristu skaits reģionos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="6E49A810" w14:textId="77777777" w:rsidTr="7036884B">
+        <w:trPr>
+          <w:trHeight w:val="146"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7655DE55" w14:textId="41342A8C" w:rsidR="00190004" w:rsidRPr="00940B37" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="573F4A0E" w14:textId="172BD917" w:rsidR="00190004" w:rsidRPr="00FE71E5" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="1669C32D">
+            </w:pPr>
+            <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>. Medicīnas tūrisma dati</w:t>
+              <w:t>8.16. Tiesu psihiatrijas ekspertu komisijas darbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59EC938D" w14:textId="30E39641" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="005744EA" w:rsidP="1669C32D">
-[...4 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:p w14:paraId="3208D992" w14:textId="74917C14" w:rsidR="00190004" w:rsidRPr="008F3F01" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1669C32D">
+            <w:r w:rsidRPr="008F3F01">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2828A4E5" w:rsidRPr="1669C32D">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="1669C32D">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F3F01">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>.-1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="5E2042A3" w:rsidRPr="1669C32D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188F91C1" w14:textId="660BF3D1" w:rsidR="00190004" w:rsidRPr="008F3F01" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="1669C32D">
+            </w:pPr>
+            <w:r w:rsidRPr="008F3F01">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="63E56090" w14:textId="364B607D" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="748EF87E" w:rsidP="4FF78E37">
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D7592D" w14:textId="20D388B7" w:rsidR="00190004" w:rsidRPr="008F3F01" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...46 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F3F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>19.06.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3757A1EA" w14:textId="196D6331" w:rsidR="005744EA" w:rsidRPr="00C63296" w:rsidRDefault="005744EA" w:rsidP="005744EA">
-[...4 lines deleted...]
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:p w14:paraId="1E84F8CE" w14:textId="11EB8028" w:rsidR="00190004" w:rsidRPr="00462949" w:rsidRDefault="00190004" w:rsidP="00190004">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>TUR010.Medicīnas tūrisma pacientu skaits un ārstēšanās ilgums;</w:t>
-[...67 lines deleted...]
-              <w:t>TUR050.Medicīnas tūristu skaits reģionos</w:t>
+              <w:t>PUT17.Tiesu psihiatrijas ekspertu komisijas darbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005744EA" w:rsidRPr="00230624" w14:paraId="6E49A810" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w:rsidRPr="00230624" w14:paraId="3248D447" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7655DE55" w14:textId="41342A8C" w:rsidR="005744EA" w:rsidRPr="00940B37" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="026D7EA5" w14:textId="5CC84602" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>16.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="573F4A0E" w14:textId="172BD917" w:rsidR="005744EA" w:rsidRPr="00FE71E5" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="57AF2E08" w14:textId="3930AA62" w:rsidR="00190004" w:rsidRPr="0035594C" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>8.16. Tiesu psihiatrijas ekspertu komisijas darbs</w:t>
-[...180 lines deleted...]
-              </w:rPr>
               <w:t>8.24. Latvijas iedzīvotāju veselību ietekmējošo paradumu pētījums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DA031D8" w14:textId="139CF400" w:rsidR="005744EA" w:rsidRPr="0035594C" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+          <w:p w14:paraId="3DA031D8" w14:textId="139CF400" w:rsidR="00190004" w:rsidRPr="0035594C" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45A50443" w14:textId="31468167" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="2B628F38" w:rsidP="252F5EFD">
+          <w:p w14:paraId="45A50443" w14:textId="31468167" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>91-93.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A1522F" w14:textId="2046ADAE" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="408A64AE" w:rsidP="63AF9C03">
+          <w:p w14:paraId="66A1522F" w14:textId="2046ADAE" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="63AF9C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...5 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55DAB8BA" w14:textId="0DAB23C0" w:rsidR="005744EA" w:rsidRPr="000D1C1E" w:rsidRDefault="408A64AE" w:rsidP="63AF9C03">
+          <w:p w14:paraId="55DAB8BA" w14:textId="0DAB23C0" w:rsidR="00190004" w:rsidRPr="000D1C1E" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="63AF9C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>22.12.202</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>22.12.2027.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7788DFEA" w14:textId="7614BD49" w:rsidR="005744EA" w:rsidRPr="009B2F9A" w:rsidRDefault="34B6BB10" w:rsidP="005744EA">
+          <w:p w14:paraId="7788DFEA" w14:textId="7614BD49" w:rsidR="00190004" w:rsidRPr="009B2F9A" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="252F5EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>VIP02</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="42EDA7BD" w14:textId="23964CA2" w:rsidR="005744EA" w:rsidRPr="009B2F9A" w:rsidRDefault="005744EA" w:rsidP="005744EA">
+              <w:t>VIP021. Iedzīvotāju veselību ietekmējošie paradumi pa dzimumiem un reģioniem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42EDA7BD" w14:textId="23964CA2" w:rsidR="00190004" w:rsidRPr="009B2F9A" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E93D195">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>VIP030. Iedzīvotāju veselību ietekmējošie paradumi pēc dzimuma un vecuma grupas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1669C32D" w14:paraId="0E17CBC4" w14:textId="77777777" w:rsidTr="7036884B">
+      <w:tr w:rsidR="00190004" w14:paraId="0E17CBC4" w14:textId="77777777" w:rsidTr="7036884B">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1F7FD3" w14:textId="53858E6D" w:rsidR="19DE534B" w:rsidRDefault="19DE534B" w:rsidP="1669C32D">
+          <w:p w14:paraId="7B1F7FD3" w14:textId="53858E6D" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1031CE06" w14:textId="6F248AEE" w:rsidR="19DE534B" w:rsidRDefault="19DE534B" w:rsidP="1669C32D">
+          <w:p w14:paraId="1031CE06" w14:textId="6F248AEE" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>skrīnings</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E428189" w14:textId="3F75995D" w:rsidR="19DE534B" w:rsidRDefault="19DE534B" w:rsidP="1669C32D">
+          <w:p w14:paraId="5E428189" w14:textId="3F75995D" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1669C32D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59B8D3FB" w14:textId="3C4C84F6" w:rsidR="19DE534B" w:rsidRDefault="0545D8A2" w:rsidP="1669C32D">
+          <w:p w14:paraId="59B8D3FB" w14:textId="3C4C84F6" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2009-2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30F06B95" w14:textId="209D609D" w:rsidR="079AD189" w:rsidRDefault="079AD189" w:rsidP="4FF78E37">
+          <w:p w14:paraId="30F06B95" w14:textId="209D609D" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0352A39B" w14:textId="4C4A7E2F" w:rsidR="1669C32D" w:rsidRDefault="1669C32D" w:rsidP="1669C32D">
+          <w:p w14:paraId="0352A39B" w14:textId="4C4A7E2F" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3CB2F3" w14:textId="60CB3091" w:rsidR="19DE534B" w:rsidRDefault="274C1C97" w:rsidP="4FF78E37">
+          <w:p w14:paraId="0C3CB2F3" w14:textId="60CB3091" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>09</w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="515821A5" w14:textId="6D0A8CD3" w:rsidR="19DE534B" w:rsidRDefault="2F608203" w:rsidP="4FF78E37">
+              <w:t>09.03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4FF78E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>.2026. (pirmreizēji)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="515821A5" w14:textId="6D0A8CD3" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>30.09.2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764C3EE4" w14:textId="07213874" w:rsidR="19DE534B" w:rsidRDefault="19DE534B" w:rsidP="1669C32D">
+          <w:p w14:paraId="764C3EE4" w14:textId="07213874" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="547DAD71" w14:textId="12A9E67E" w:rsidR="1669C32D" w:rsidRDefault="008D33F7" w:rsidP="4FF78E37">
+          <w:p w14:paraId="547DAD71" w14:textId="12A9E67E" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">VSKR100. Dzemdes kakla vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas uzaicinājumu aptvere</w:t>
             </w:r>
-            <w:r w:rsidR="290BF8F1" w:rsidRPr="79BBB2DC">
+            <w:r w:rsidRPr="79BBB2DC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> un atsaucība</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07F020A0" w14:textId="6F68A786" w:rsidR="1669C32D" w:rsidRDefault="70E97CB7" w:rsidP="4FF78E37">
+          <w:p w14:paraId="07F020A0" w14:textId="6F68A786" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">VSKR110. Dzemdes kakla vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="79683210">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="395E467E" w14:textId="1217D5A2" w:rsidR="1669C32D" w:rsidRDefault="375D1C33" w:rsidP="4FF78E37">
+              <w:t xml:space="preserve"> programmas izmeklējumu aptvere sadalījumā pa vecuma grupām</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395E467E" w14:textId="1217D5A2" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>VSKR1</w:t>
-[...11 lines deleted...]
-              <w:t>0.</w:t>
+              <w:t>VSKR120.</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dzemdes kakla vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> programmas primāro izmeklējumu rezultāti</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="1018661F" w:rsidRPr="1A88198C">
+              <w:t xml:space="preserve"> programmas primāro izmeklējumu rezultāti </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
-            <w:r w:rsidR="1B14604E" w:rsidRPr="4FF78E37">
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (2015</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="0A5351A0" w14:textId="410FB86B" w:rsidR="1669C32D" w:rsidRDefault="13AEF876" w:rsidP="4FF78E37">
+              <w:t>pa vecuma grupām (2015 - 2020)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5351A0" w14:textId="410FB86B" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>VSKR1</w:t>
-[...11 lines deleted...]
-              <w:t>1.</w:t>
+              <w:t>VSKR121.</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dzemdes kakla vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas primāro izmeklējumu rezultāti </w:t>
             </w:r>
-            <w:r w:rsidR="284FE87D" w:rsidRPr="1A88198C">
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">pa vecuma grupām </w:t>
+              <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>(no 2021.gada)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CB2FA0C" w14:textId="114A11E3" w:rsidR="1669C32D" w:rsidRDefault="09F9E986" w:rsidP="4FF78E37">
+              <w:t>pa vecuma grupām (no 2021.gada)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB2FA0C" w14:textId="114A11E3" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">VSKR200. Krūts vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas uzaicinājumu aptvere</w:t>
             </w:r>
-            <w:r w:rsidR="5B7F2F92" w:rsidRPr="1A88198C">
+            <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> un atsaucība</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62EA8F78" w14:textId="545D9865" w:rsidR="1669C32D" w:rsidRDefault="5A597E45" w:rsidP="4FF78E37">
+          <w:p w14:paraId="62EA8F78" w14:textId="545D9865" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">VSKR210. Krūts vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas izmeklējumu aptvere pa vecuma grupām</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="604D5663" w14:textId="56E71325" w:rsidR="1669C32D" w:rsidRDefault="109DD231" w:rsidP="4FF78E37">
+          <w:p w14:paraId="604D5663" w14:textId="56E71325" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">VSKR220. Krūts vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas primāro izmeklējumu rezultāti </w:t>
             </w:r>
-            <w:r w:rsidR="759CEE74" w:rsidRPr="1A88198C">
+            <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>pa vecuma grupām (2015 - 202</w:t>
             </w:r>
-            <w:r w:rsidR="00116F5B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4292E093" w14:textId="2D9DD34E" w:rsidR="1669C32D" w:rsidRDefault="109DD231" w:rsidP="4FF78E37">
+          <w:p w14:paraId="4292E093" w14:textId="2D9DD34E" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>VSKR2</w:t>
-[...11 lines deleted...]
-              <w:t>1.</w:t>
+              <w:t>VSKR221.</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Krūts vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas primāro izmeklējumu rezultāti </w:t>
             </w:r>
-            <w:r w:rsidR="29BDB021" w:rsidRPr="1A88198C">
+            <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>pa vecuma grupām (no 202</w:t>
             </w:r>
-            <w:r w:rsidR="00116F5B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>. gada)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26C07392" w14:textId="6FBBD5D4" w:rsidR="1669C32D" w:rsidRDefault="17C08EE1" w:rsidP="4FF78E37">
+          <w:p w14:paraId="26C07392" w14:textId="6FBBD5D4" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">VSKR300. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Kolorektālā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas izmeklējumu aptvere (2009-2013)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09AB7A65" w14:textId="3B390566" w:rsidR="1669C32D" w:rsidRDefault="29E7D295" w:rsidP="4FF78E37">
+          <w:p w14:paraId="09AB7A65" w14:textId="3B390566" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">VSKR301. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Kolorektālā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas izmeklējumu aptvere (2014-2020)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0F9689" w14:textId="29721BCF" w:rsidR="1669C32D" w:rsidRDefault="7DF74497" w:rsidP="4FF78E37">
+          <w:p w14:paraId="2F0F9689" w14:textId="29721BCF" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">VSKR302. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Kolorektālā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas izmeklējumu aptvere </w:t>
             </w:r>
-            <w:r w:rsidR="72E55F0A" w:rsidRPr="1A88198C">
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">sadalījumā </w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>pa vecuma grupām un dzimumiem (no 2021. gada)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="134FAA8E" w14:textId="730498D2" w:rsidR="1669C32D" w:rsidRDefault="5EE614F1" w:rsidP="00817CCA">
+          <w:p w14:paraId="134FAA8E" w14:textId="730498D2" w:rsidR="00190004" w:rsidRDefault="00190004" w:rsidP="00190004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">VSKR310. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Kolorektālā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> vēža </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>skrīninga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> programmas primāro izmeklējumu </w:t>
             </w:r>
             <w:r w:rsidRPr="1A88198C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>rezultāt</w:t>
-[...17 lines deleted...]
-              <w:t>ā</w:t>
+              <w:t>rezultāti sadalījumā</w:t>
             </w:r>
             <w:r w:rsidRPr="4FF78E37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> pa vecuma grupām un dzimumiem (no 2022. gada)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6632459D" w14:textId="77777777" w:rsidR="00B30AF4" w:rsidRPr="00C93F39" w:rsidRDefault="00B30AF4"/>
     <w:sectPr w:rsidR="00B30AF4" w:rsidRPr="00C93F39" w:rsidSect="00331F60">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="426" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57545AA0" w14:textId="77777777" w:rsidR="00BD52B7" w:rsidRDefault="00BD52B7" w:rsidP="00275515">
+    <w:p w14:paraId="68882E1E" w14:textId="77777777" w:rsidR="007660B7" w:rsidRDefault="007660B7" w:rsidP="00275515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70769986" w14:textId="77777777" w:rsidR="00BD52B7" w:rsidRDefault="00BD52B7" w:rsidP="00275515">
+    <w:p w14:paraId="732E9168" w14:textId="77777777" w:rsidR="007660B7" w:rsidRDefault="007660B7" w:rsidP="00275515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="609787C8" w14:textId="77777777" w:rsidR="00BD52B7" w:rsidRDefault="00BD52B7">
+    <w:p w14:paraId="2FDFCB6F" w14:textId="77777777" w:rsidR="007660B7" w:rsidRDefault="007660B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="748436D7" w14:textId="0F5C72C6" w:rsidR="000E0F17" w:rsidRDefault="000E0F17" w:rsidP="00275515">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidR="2EC1482F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -16870,51 +15448,50 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-191611776"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -16965,115 +15542,137 @@
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00CA424E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6A0164C8" w14:textId="77777777" w:rsidR="000E0F17" w:rsidRDefault="000E0F17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="270853F7" w14:textId="77777777" w:rsidR="00BD52B7" w:rsidRDefault="00BD52B7" w:rsidP="00275515">
+    <w:p w14:paraId="24EA830B" w14:textId="77777777" w:rsidR="007660B7" w:rsidRDefault="007660B7" w:rsidP="00275515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="169CB7BA" w14:textId="77777777" w:rsidR="00BD52B7" w:rsidRDefault="00BD52B7" w:rsidP="00275515">
+    <w:p w14:paraId="6C6043C1" w14:textId="77777777" w:rsidR="007660B7" w:rsidRDefault="007660B7" w:rsidP="00275515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7FCCA59A" w14:textId="77777777" w:rsidR="00BD52B7" w:rsidRDefault="00BD52B7">
+    <w:p w14:paraId="58F425C2" w14:textId="77777777" w:rsidR="007660B7" w:rsidRDefault="007660B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16C16EA9" w14:textId="5CED81E4" w:rsidR="000E0F17" w:rsidRPr="004A15FA" w:rsidRDefault="0FCF9881" w:rsidP="0FCF9881">
+  <w:p w14:paraId="16C16EA9" w14:textId="3CE32663" w:rsidR="000E0F17" w:rsidRPr="004A15FA" w:rsidRDefault="0FCF9881" w:rsidP="0FCF9881">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0FCF9881">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Aktualizēts 3.0</w:t>
+      <w:t xml:space="preserve">Aktualizēts </w:t>
     </w:r>
-    <w:r w:rsidR="00003AB2">
+    <w:r w:rsidR="001252D9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0FCF9881">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="001252D9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="0FCF9881">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00003AB2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="15BF0318" w14:textId="77777777" w:rsidR="000E0F17" w:rsidRDefault="000E0F17">
@@ -17639,93 +16238,95 @@
     <w:rsid w:val="000E212A"/>
     <w:rsid w:val="000E437F"/>
     <w:rsid w:val="000E4B64"/>
     <w:rsid w:val="000E5549"/>
     <w:rsid w:val="000F03F8"/>
     <w:rsid w:val="000F1207"/>
     <w:rsid w:val="000F2CA1"/>
     <w:rsid w:val="000F43F2"/>
     <w:rsid w:val="000F5D5F"/>
     <w:rsid w:val="001000C2"/>
     <w:rsid w:val="00100531"/>
     <w:rsid w:val="00106D44"/>
     <w:rsid w:val="00107293"/>
     <w:rsid w:val="00107995"/>
     <w:rsid w:val="00110084"/>
     <w:rsid w:val="001109B4"/>
     <w:rsid w:val="00112FE3"/>
     <w:rsid w:val="0011352B"/>
     <w:rsid w:val="001144B4"/>
     <w:rsid w:val="00115892"/>
     <w:rsid w:val="00116F5B"/>
     <w:rsid w:val="0012180B"/>
     <w:rsid w:val="001218A3"/>
     <w:rsid w:val="00124BD2"/>
     <w:rsid w:val="00124E8C"/>
+    <w:rsid w:val="001252D9"/>
     <w:rsid w:val="001266CB"/>
     <w:rsid w:val="00126AAD"/>
     <w:rsid w:val="001320E8"/>
     <w:rsid w:val="00132FEC"/>
     <w:rsid w:val="00134833"/>
     <w:rsid w:val="00136B9D"/>
     <w:rsid w:val="00136F0C"/>
     <w:rsid w:val="001376AF"/>
     <w:rsid w:val="00137DC1"/>
     <w:rsid w:val="001409AA"/>
     <w:rsid w:val="00141E10"/>
     <w:rsid w:val="001443A2"/>
     <w:rsid w:val="001451B8"/>
     <w:rsid w:val="001456BD"/>
     <w:rsid w:val="001504C8"/>
     <w:rsid w:val="00150F49"/>
     <w:rsid w:val="0015185F"/>
     <w:rsid w:val="00153DF3"/>
     <w:rsid w:val="00155704"/>
     <w:rsid w:val="00157292"/>
     <w:rsid w:val="00161A13"/>
     <w:rsid w:val="00162519"/>
     <w:rsid w:val="00162809"/>
     <w:rsid w:val="001644CC"/>
     <w:rsid w:val="00164B49"/>
     <w:rsid w:val="001666B5"/>
     <w:rsid w:val="00166C83"/>
     <w:rsid w:val="00166D62"/>
     <w:rsid w:val="00167D18"/>
     <w:rsid w:val="001704F7"/>
     <w:rsid w:val="0017128D"/>
     <w:rsid w:val="00171A31"/>
     <w:rsid w:val="00173F0C"/>
     <w:rsid w:val="00174D3D"/>
     <w:rsid w:val="001765D2"/>
     <w:rsid w:val="00180B12"/>
     <w:rsid w:val="00181999"/>
     <w:rsid w:val="001829E3"/>
     <w:rsid w:val="00182C61"/>
     <w:rsid w:val="0018357E"/>
     <w:rsid w:val="0018362D"/>
     <w:rsid w:val="001875F7"/>
     <w:rsid w:val="00187C82"/>
+    <w:rsid w:val="00190004"/>
     <w:rsid w:val="00190421"/>
     <w:rsid w:val="001916FC"/>
     <w:rsid w:val="0019570A"/>
     <w:rsid w:val="001960DE"/>
     <w:rsid w:val="001961A7"/>
     <w:rsid w:val="0019793E"/>
     <w:rsid w:val="001A01E3"/>
     <w:rsid w:val="001A06C0"/>
     <w:rsid w:val="001A709F"/>
     <w:rsid w:val="001B01F2"/>
     <w:rsid w:val="001B0745"/>
     <w:rsid w:val="001B135C"/>
     <w:rsid w:val="001B2180"/>
     <w:rsid w:val="001B2766"/>
     <w:rsid w:val="001B2975"/>
     <w:rsid w:val="001B6594"/>
     <w:rsid w:val="001B7317"/>
     <w:rsid w:val="001B73E5"/>
     <w:rsid w:val="001C012F"/>
     <w:rsid w:val="001C0537"/>
     <w:rsid w:val="001C0A9F"/>
     <w:rsid w:val="001C17C2"/>
     <w:rsid w:val="001C1EC6"/>
     <w:rsid w:val="001C23CB"/>
     <w:rsid w:val="001C2510"/>
@@ -18207,67 +16808,69 @@
     <w:rsid w:val="006F0A50"/>
     <w:rsid w:val="006F3E68"/>
     <w:rsid w:val="006F4018"/>
     <w:rsid w:val="006F43B0"/>
     <w:rsid w:val="006F646A"/>
     <w:rsid w:val="006F6D6A"/>
     <w:rsid w:val="006F7057"/>
     <w:rsid w:val="006F78FB"/>
     <w:rsid w:val="006F7C7C"/>
     <w:rsid w:val="00700405"/>
     <w:rsid w:val="007007F0"/>
     <w:rsid w:val="00700836"/>
     <w:rsid w:val="00700E56"/>
     <w:rsid w:val="00706544"/>
     <w:rsid w:val="007075C6"/>
     <w:rsid w:val="0071000D"/>
     <w:rsid w:val="00710397"/>
     <w:rsid w:val="007132DB"/>
     <w:rsid w:val="00714F1F"/>
     <w:rsid w:val="00722763"/>
     <w:rsid w:val="0072300F"/>
     <w:rsid w:val="0072588B"/>
     <w:rsid w:val="00730D88"/>
     <w:rsid w:val="0073482E"/>
     <w:rsid w:val="00734E3E"/>
+    <w:rsid w:val="00740596"/>
     <w:rsid w:val="00741073"/>
     <w:rsid w:val="00741337"/>
     <w:rsid w:val="00743781"/>
     <w:rsid w:val="007454A7"/>
     <w:rsid w:val="007512A2"/>
     <w:rsid w:val="00753EF5"/>
     <w:rsid w:val="007546F6"/>
     <w:rsid w:val="0075496F"/>
     <w:rsid w:val="00754F25"/>
     <w:rsid w:val="00756B22"/>
     <w:rsid w:val="00756B8D"/>
     <w:rsid w:val="00756CDB"/>
     <w:rsid w:val="00760756"/>
     <w:rsid w:val="00760BF3"/>
     <w:rsid w:val="00765A71"/>
     <w:rsid w:val="00765B6C"/>
     <w:rsid w:val="00765B91"/>
+    <w:rsid w:val="007660B7"/>
     <w:rsid w:val="00766715"/>
     <w:rsid w:val="007672C9"/>
     <w:rsid w:val="00767365"/>
     <w:rsid w:val="0076791D"/>
     <w:rsid w:val="00770829"/>
     <w:rsid w:val="00771838"/>
     <w:rsid w:val="007723C7"/>
     <w:rsid w:val="00773650"/>
     <w:rsid w:val="00774029"/>
     <w:rsid w:val="007746E9"/>
     <w:rsid w:val="0077514B"/>
     <w:rsid w:val="00776B1E"/>
     <w:rsid w:val="00776C02"/>
     <w:rsid w:val="00777A18"/>
     <w:rsid w:val="00777CB5"/>
     <w:rsid w:val="007809F3"/>
     <w:rsid w:val="00780E33"/>
     <w:rsid w:val="00782F78"/>
     <w:rsid w:val="00784610"/>
     <w:rsid w:val="0079017C"/>
     <w:rsid w:val="00790986"/>
     <w:rsid w:val="007917C5"/>
     <w:rsid w:val="00791BCD"/>
     <w:rsid w:val="00793665"/>
     <w:rsid w:val="007955D0"/>
@@ -18532,50 +17135,51 @@
     <w:rsid w:val="00A53283"/>
     <w:rsid w:val="00A53594"/>
     <w:rsid w:val="00A54B9D"/>
     <w:rsid w:val="00A55AAE"/>
     <w:rsid w:val="00A55B4C"/>
     <w:rsid w:val="00A578CD"/>
     <w:rsid w:val="00A61EA1"/>
     <w:rsid w:val="00A62631"/>
     <w:rsid w:val="00A631C1"/>
     <w:rsid w:val="00A644CE"/>
     <w:rsid w:val="00A64B86"/>
     <w:rsid w:val="00A64C78"/>
     <w:rsid w:val="00A6DF3C"/>
     <w:rsid w:val="00A70AEA"/>
     <w:rsid w:val="00A716E0"/>
     <w:rsid w:val="00A717C6"/>
     <w:rsid w:val="00A7180D"/>
     <w:rsid w:val="00A726FD"/>
     <w:rsid w:val="00A75739"/>
     <w:rsid w:val="00A76ECA"/>
     <w:rsid w:val="00A76F03"/>
     <w:rsid w:val="00A77C8D"/>
     <w:rsid w:val="00A77CC8"/>
     <w:rsid w:val="00A8026C"/>
     <w:rsid w:val="00A80EE2"/>
+    <w:rsid w:val="00A822BB"/>
     <w:rsid w:val="00A83A09"/>
     <w:rsid w:val="00A84136"/>
     <w:rsid w:val="00A85C90"/>
     <w:rsid w:val="00A860C7"/>
     <w:rsid w:val="00A86E30"/>
     <w:rsid w:val="00A87952"/>
     <w:rsid w:val="00A90FD2"/>
     <w:rsid w:val="00A922BC"/>
     <w:rsid w:val="00A93283"/>
     <w:rsid w:val="00A934B9"/>
     <w:rsid w:val="00A9426C"/>
     <w:rsid w:val="00A95506"/>
     <w:rsid w:val="00A96FA3"/>
     <w:rsid w:val="00A973DD"/>
     <w:rsid w:val="00A9748E"/>
     <w:rsid w:val="00A97D9F"/>
     <w:rsid w:val="00AA0471"/>
     <w:rsid w:val="00AA0734"/>
     <w:rsid w:val="00AA1718"/>
     <w:rsid w:val="00AA1B31"/>
     <w:rsid w:val="00AA3F17"/>
     <w:rsid w:val="00AA6A55"/>
     <w:rsid w:val="00AA6FBA"/>
     <w:rsid w:val="00AA7B83"/>
     <w:rsid w:val="00AB0A2F"/>
@@ -18693,86 +17297,88 @@
     <w:rsid w:val="00C07334"/>
     <w:rsid w:val="00C10D9F"/>
     <w:rsid w:val="00C11B86"/>
     <w:rsid w:val="00C128F4"/>
     <w:rsid w:val="00C14E9D"/>
     <w:rsid w:val="00C15662"/>
     <w:rsid w:val="00C23BAB"/>
     <w:rsid w:val="00C23EAD"/>
     <w:rsid w:val="00C26D44"/>
     <w:rsid w:val="00C26FAA"/>
     <w:rsid w:val="00C34163"/>
     <w:rsid w:val="00C3708E"/>
     <w:rsid w:val="00C401F0"/>
     <w:rsid w:val="00C414EE"/>
     <w:rsid w:val="00C41F3F"/>
     <w:rsid w:val="00C428DB"/>
     <w:rsid w:val="00C45D14"/>
     <w:rsid w:val="00C467FC"/>
     <w:rsid w:val="00C502F0"/>
     <w:rsid w:val="00C52269"/>
     <w:rsid w:val="00C53B13"/>
     <w:rsid w:val="00C547DA"/>
     <w:rsid w:val="00C57419"/>
     <w:rsid w:val="00C57BF6"/>
     <w:rsid w:val="00C6190B"/>
+    <w:rsid w:val="00C61ED0"/>
     <w:rsid w:val="00C62F2E"/>
     <w:rsid w:val="00C63296"/>
     <w:rsid w:val="00C659E6"/>
     <w:rsid w:val="00C66995"/>
     <w:rsid w:val="00C6764B"/>
     <w:rsid w:val="00C708B1"/>
     <w:rsid w:val="00C72C08"/>
     <w:rsid w:val="00C749B7"/>
     <w:rsid w:val="00C7666E"/>
     <w:rsid w:val="00C767F7"/>
     <w:rsid w:val="00C771AE"/>
     <w:rsid w:val="00C77D57"/>
     <w:rsid w:val="00C77D6E"/>
     <w:rsid w:val="00C81B1E"/>
     <w:rsid w:val="00C81FD5"/>
     <w:rsid w:val="00C83087"/>
     <w:rsid w:val="00C84017"/>
     <w:rsid w:val="00C87146"/>
     <w:rsid w:val="00C91929"/>
     <w:rsid w:val="00C92178"/>
     <w:rsid w:val="00C93F39"/>
     <w:rsid w:val="00C94090"/>
     <w:rsid w:val="00C948D0"/>
     <w:rsid w:val="00C953F6"/>
     <w:rsid w:val="00C96921"/>
     <w:rsid w:val="00C9698D"/>
     <w:rsid w:val="00CA0235"/>
     <w:rsid w:val="00CA5EAA"/>
     <w:rsid w:val="00CA7868"/>
     <w:rsid w:val="00CA7BFE"/>
     <w:rsid w:val="00CB1200"/>
     <w:rsid w:val="00CB2F09"/>
     <w:rsid w:val="00CB7A33"/>
     <w:rsid w:val="00CC00AD"/>
     <w:rsid w:val="00CC080D"/>
     <w:rsid w:val="00CC22E4"/>
+    <w:rsid w:val="00CC419B"/>
     <w:rsid w:val="00CC4F16"/>
     <w:rsid w:val="00CC5E61"/>
     <w:rsid w:val="00CC6B3A"/>
     <w:rsid w:val="00CD0010"/>
     <w:rsid w:val="00CD010F"/>
     <w:rsid w:val="00CD688D"/>
     <w:rsid w:val="00CD68D2"/>
     <w:rsid w:val="00CD7170"/>
     <w:rsid w:val="00CE100F"/>
     <w:rsid w:val="00CE3D2F"/>
     <w:rsid w:val="00CE4D07"/>
     <w:rsid w:val="00CE6CF8"/>
     <w:rsid w:val="00CF22CD"/>
     <w:rsid w:val="00CF4EA8"/>
     <w:rsid w:val="00CF4F5B"/>
     <w:rsid w:val="00CF5591"/>
     <w:rsid w:val="00CF774C"/>
     <w:rsid w:val="00CF7965"/>
     <w:rsid w:val="00D02D37"/>
     <w:rsid w:val="00D060BB"/>
     <w:rsid w:val="00D1030A"/>
     <w:rsid w:val="00D20C4D"/>
     <w:rsid w:val="00D211CE"/>
     <w:rsid w:val="00D23C5E"/>
     <w:rsid w:val="00D3202B"/>
@@ -18887,50 +17493,51 @@
     <w:rsid w:val="00E72FCB"/>
     <w:rsid w:val="00E73C64"/>
     <w:rsid w:val="00E73DB4"/>
     <w:rsid w:val="00E754C9"/>
     <w:rsid w:val="00E8085C"/>
     <w:rsid w:val="00E8135F"/>
     <w:rsid w:val="00E81FAE"/>
     <w:rsid w:val="00E82672"/>
     <w:rsid w:val="00E82AD6"/>
     <w:rsid w:val="00E82BCD"/>
     <w:rsid w:val="00E82CDF"/>
     <w:rsid w:val="00E861BC"/>
     <w:rsid w:val="00E8621F"/>
     <w:rsid w:val="00E86A82"/>
     <w:rsid w:val="00E87737"/>
     <w:rsid w:val="00E92667"/>
     <w:rsid w:val="00E94F0E"/>
     <w:rsid w:val="00E95262"/>
     <w:rsid w:val="00E95395"/>
     <w:rsid w:val="00E95B49"/>
     <w:rsid w:val="00E96A49"/>
     <w:rsid w:val="00E96E5D"/>
     <w:rsid w:val="00EA18C0"/>
     <w:rsid w:val="00EA2817"/>
     <w:rsid w:val="00EA2E21"/>
+    <w:rsid w:val="00EA5370"/>
     <w:rsid w:val="00EA69A3"/>
     <w:rsid w:val="00EA7BBD"/>
     <w:rsid w:val="00EA7D76"/>
     <w:rsid w:val="00EB155E"/>
     <w:rsid w:val="00EB2EFB"/>
     <w:rsid w:val="00EB39D7"/>
     <w:rsid w:val="00EB3D88"/>
     <w:rsid w:val="00EB40A2"/>
     <w:rsid w:val="00EB48F8"/>
     <w:rsid w:val="00EB4D44"/>
     <w:rsid w:val="00EB5C10"/>
     <w:rsid w:val="00EB6E2E"/>
     <w:rsid w:val="00EB71A6"/>
     <w:rsid w:val="00EB7789"/>
     <w:rsid w:val="00EC0298"/>
     <w:rsid w:val="00EC2CBE"/>
     <w:rsid w:val="00EC3D18"/>
     <w:rsid w:val="00EC4B44"/>
     <w:rsid w:val="00EC57A2"/>
     <w:rsid w:val="00EC640C"/>
     <w:rsid w:val="00ED1AF5"/>
     <w:rsid w:val="00ED38CF"/>
     <w:rsid w:val="00ED3BD7"/>
     <w:rsid w:val="00ED7690"/>
     <w:rsid w:val="00ED7E2F"/>
@@ -21862,56 +20469,56 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E8073E0-EA70-40EC-9111-09CA21E17F03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>17477</Characters>
+  <Pages>12</Pages>
+  <Words>3107</Words>
+  <Characters>17715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>145</Lines>
+  <Lines>147</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20502</CharactersWithSpaces>
+  <CharactersWithSpaces>20781</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jana Lepiksone</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>